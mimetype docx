--- v0 (2025-10-10)
+++ v1 (2026-06-20)
@@ -22,98 +22,98 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11020" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2630"/>
         <w:gridCol w:w="123"/>
         <w:gridCol w:w="2754"/>
         <w:gridCol w:w="2703"/>
         <w:gridCol w:w="53"/>
-        <w:gridCol w:w="127"/>
-        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="804"/>
+        <w:gridCol w:w="1903"/>
         <w:gridCol w:w="50"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F684E" w:rsidRPr="00903793" w14:paraId="483F5094" w14:textId="77777777" w:rsidTr="00B009F4">
+      <w:tr w:rsidR="004F684E" w:rsidRPr="00903793" w14:paraId="483F5094" w14:textId="77777777" w:rsidTr="009A6C2E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="50" w:type="dxa"/>
-          <w:trHeight w:val="1202"/>
+          <w:trHeight w:val="1404"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B9E290C" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="3B9E290C" w14:textId="25C1F139" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3D997E76" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="3D997E76" w14:textId="60480DC3" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:position w:val="-17"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E9C4B9C" wp14:editId="2D0D8DF8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E9C4B9C" wp14:editId="39265744">
                   <wp:extent cx="1076325" cy="647700"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="1" name="Obraz 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect r="17577" b="27318"/>
                           <a:stretch>
@@ -128,230 +128,593 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44954B2F" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="621FFB08" w14:textId="0F34839C" w:rsidR="009A6C2E" w:rsidRDefault="009A6C2E" w:rsidP="00B56F8B">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E722D81" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="2E722D81" w14:textId="270187BD" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="009A6C2E" w:rsidP="002809DA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008653C3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>KRAJOWA OF</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>E</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008653C3">
+              <w:t>KRAJOWA OF</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>RTA PRACY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D488920" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...29 lines deleted...]
-          <w:p w14:paraId="227CD934" w14:textId="4F880A9F" w:rsidR="004F684E" w:rsidRPr="00FF49C6" w:rsidRDefault="004F684E" w:rsidP="009A0E22">
+          <w:p w14:paraId="1E68E548" w14:textId="48D8EAED" w:rsidR="00A7263B" w:rsidRDefault="00D046F6" w:rsidP="00A7263B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251735040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28EB1E5F" wp14:editId="5ED19C5F">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3152140</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>17780</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="104775" cy="104775"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="673862359" name="Pole tekstowe 98"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="104775" cy="104775"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:schemeClr val="lt1"/>
+                              </a:solidFill>
+                              <a:ln w="6350">
+                                <a:solidFill>
+                                  <a:prstClr val="black"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="0E0A7BFF" w14:textId="77777777" w:rsidR="003731DB" w:rsidRDefault="003731DB"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shapetype w14:anchorId="28EB1E5F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:path gradientshapeok="t" o:connecttype="rect"/>
+                    </v:shapetype>
+                    <v:shape id="Pole tekstowe 98" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:248.2pt;margin-top:1.4pt;width:8.25pt;height:8.25pt;z-index:251735040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBk2BzQMQIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkSbMZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2fnqdhp2kUmRfCIfSc/u21qRg7CuAp3T4SClRGgORaV3Of3+svrw&#10;iRLnmS6YAi1yehSO3s/fv5s1JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoNEqwNfOo2l1SWNYg&#10;eq2SUZreJQ3Ywljgwjm8feiMdB7xpRTcP0nphCcqp5ibj6eN5zacyXzGsp1lpqx4nwb7hyxqVml8&#10;9Az1wDwje1v9AVVX3IID6Qcc6gSkrLiINWA1w/RNNZuSGRFrQXKcOdPk/h8sfzxszLMlvv0CLTYw&#10;ENIYlzm8DPW00tbhi5kStCOFxzNtovWEh6B0PJ1OKOFo6mVESS7Bxjr/VUBNgpBTi12JZLHD2vnO&#10;9eQS3nKgqmJVKRWVMAliqSw5MOyh8jFFBL/xUpo0Ob37OEkj8I0tQJ/jt4rxH6HIWwTUlMbLS+lB&#10;8u227fnYQnFEmix0E+QMX1WIu2bOPzOLI4PM4Br4JzykAkwGeomSEuyvv90Hf+wkWilpcARz6n7u&#10;mRWUqG8ae/x5OB6HmY3KeDIdoWKvLdtri97XS0CGhrhwhkcx+Ht1EqWF+hW3ZRFeRRPTHN/OqT+J&#10;S98tBm4bF4tFdMIpNcyv9cbwAB06Evh8aV+ZNX0/PQ7CI5yGlWVv2tr5hkgNi70HWcWeB4I7Vnve&#10;ccJjW/ptDCt0rUevyz9j/hsAAP//AwBQSwMEFAAGAAgAAAAhAKGvaG/cAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo01CqJI1TASpcOFFQz27s2hbxOrLdNPw9ywmOq3ma&#10;fdNuZz+wScfkAgpYLgpgGvugHBoBnx8vdxWwlCUqOQTUAr51gm13fdXKRoULvutpnw2jEkyNFGBz&#10;HhvOU2+1l2kRRo2UnUL0MtMZDVdRXqjcD7wsijX30iF9sHLUz1b3X/uzF7B7MrXpKxntrlLOTfPh&#10;9GZehbi9mR83wLKe8x8Mv/qkDh05HcMZVWKDgFW9XhEqoKQFlD8syxrYkcD6HnjX8v8Duh8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZNgc0DECAAB7BAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAoa9ob9wAAAAIAQAADwAAAAAAAAAAAAAAAACL&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0E0A7BFF" w14:textId="77777777" w:rsidR="003731DB" w:rsidRDefault="003731DB"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="002809DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251732992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04F77110" wp14:editId="4AC9B635">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>627380</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>30480</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="104775" cy="95250"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="221891992" name="Pole tekstowe 95"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="104775" cy="95250"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:schemeClr val="lt1"/>
+                              </a:solidFill>
+                              <a:ln w="6350">
+                                <a:solidFill>
+                                  <a:prstClr val="black"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="12AB034A" w14:textId="77777777" w:rsidR="003731DB" w:rsidRDefault="003731DB"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="04F77110" id="Pole tekstowe 95" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:49.4pt;margin-top:2.4pt;width:8.25pt;height:7.5pt;z-index:251732992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCshhJGNgIAAIEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5xkSbMacYosRYYB&#10;QVsgHXpWZCkWJouapMTOfv0oOV9tdxp2kUmReiQfSU/v2lqTvXBegSnooNenRBgOpTLbgv54Xn76&#10;QokPzJRMgxEFPQhP72YfP0wbm4shVKBL4QiCGJ83tqBVCDbPMs8rUTPfAysMGiW4mgVU3TYrHWsQ&#10;vdbZsN+/yRpwpXXAhfd4e98Z6SzhSyl4eJTSi0B0QTG3kE6Xzk08s9mU5VvHbKX4MQ32D1nUTBkM&#10;eoa6Z4GRnVPvoGrFHXiQocehzkBKxUWqAasZ9N9Us66YFakWJMfbM03+/8Hyh/3aPjkS2q/QYgMj&#10;IY31ucfLWE8rXR2/mClBO1J4ONMm2kB4fNQfTSZjSjiabsfDcWI1u7y1zodvAmoShYI6bEriiu1X&#10;PmA8dD25xFAetCqXSuukxEEQC+3InmELdUgZ4otXXtqQpqA3nzH0O4QIfX6/0Yz/jDW+RkBNG7y8&#10;VB6l0G5aosorVjZQHpAsB90cecuXCuFXzIcn5nBwkB9chvCIh9SAOcFRoqQC9/tv99Ef+4lWShoc&#10;xIL6XzvmBCX6u8FO3w5Gozi5SRmNJ0NU3LVlc20xu3oBSNQA187yJEb/oE+idFC/4M7MY1Q0McMx&#10;dkHDSVyEbj1w57iYz5MTzqplYWXWlkfoyHGk9bl9Yc4e2xpwHB7gNLIsf9Pdzje+NDDfBZAqtT7y&#10;3LF6pB/nPHXnuJNxka715HX5c8z+AAAA//8DAFBLAwQUAAYACAAAACEADnFgJdoAAAAHAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyOzU7DMBCE70i8g7VI3KhT/uSkcSpAhQsnCup5G7u2RWxHtpuGt2d7&#10;gtPOakYzX7ue/cAmnbKLQcJyUQHToY/KBSPh6/P1RgDLBYPCIQYt4UdnWHeXFy02Kp7Ch562xTAq&#10;CblBCbaUseE891Z7zIs46kDeISaPhd5kuEp4onI/8NuqeuQeXaAFi6N+sbr/3h69hM2zqU0vMNmN&#10;UM5N8+7wbt6kvL6an1bAip7LXxjO+IQOHTHt4zGozAYJtSDyIuGeztlePtwB25OoBfCu5f/5u18A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArIYSRjYCAACBBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADnFgJdoAAAAHAQAADwAAAAAAAAAAAAAA&#10;AACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="12AB034A" w14:textId="77777777" w:rsidR="003731DB" w:rsidRDefault="003731DB"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="003731DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251734016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CB9C6E2" wp14:editId="3B20D070">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1591945</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>15875</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="95250" cy="104775"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="433855333" name="Pole tekstowe 96"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="95250" cy="104775"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:schemeClr val="lt1"/>
+                              </a:solidFill>
+                              <a:ln w="6350">
+                                <a:solidFill>
+                                  <a:prstClr val="black"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="66A07FC7" w14:textId="77777777" w:rsidR="003731DB" w:rsidRDefault="003731DB"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="2CB9C6E2" id="Pole tekstowe 96" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:125.35pt;margin-top:1.25pt;width:7.5pt;height:8.25pt;z-index:251734016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD68fV6OAIAAIEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwsUQrJiiSgRVSWU&#10;RCJVzsZrg1Wvx7UNu/TXd+xdPpr0VPXiHXvGzzNv3uz0vqk0OQjnFZiCDnp9SoThUCqzLej3l+Wn&#10;W0p8YKZkGowo6FF4ej/7+GFa21wMYQe6FI4giPF5bQu6C8HmWeb5TlTM98AKg04JrmIBt26blY7V&#10;iF7pbNjv32Q1uNI64MJ7PH1onXSW8KUUPDxJ6UUguqCYW0irS+smrtlsyvKtY3aneJcG+4csKqYM&#10;PnqGemCBkb1T76AqxR14kKHHocpASsVFqgGrGfTfVLPeMStSLUiOt2ea/P+D5Y+HtX12JDRfoMEG&#10;RkJq63OPh7GeRroqfjFTgn6k8HimTTSBcDy8Gw/H6ODoGfRHk8k4gmSXu9b58FVARaJRUIdNSVyx&#10;w8qHNvQUEp/yoFW5VFqnTRSCWGhHDgxbqEPKEMH/iNKG1AW9+YxpvEOI0Of7G834jy69KwTE0wZz&#10;vlQerdBsGqLKgg5PrGygPCJZDlodecuXCuFXzIdn5lA4SAMOQ3jCRWrAnKCzKNmB+/W38xiP/UQv&#10;JTUKsaD+5545QYn+ZrDTd4PRKCo3bUbjyRA37tqzufaYfbUAJGqAY2d5MmN80CdTOqhecWbm8VV0&#10;McPx7YKGk7kI7XjgzHExn6cg1KplYWXWlkfoyHGk9aV5Zc52bQ0oh0c4SZblb7rbxsabBub7AFKl&#10;1keeW1Y7+lHnSTzdTMZBut6nqMufY/YbAAD//wMAUEsDBBQABgAIAAAAIQCB4wU92gAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE2kljTEqQAVLpxoEedt7NoWsR3Zbhr+&#10;nu0Jbjuap9mZdjP7gU06ZReDhPuFAKZDH5ULRsLn/vWuBpYLBoVDDFrCj86w6a6vWmxUPIcPPe2K&#10;YRQScoMSbCljw3nurfaYF3HUgbxjTB4LyWS4SnimcD/wSogV9+gCfbA46her++/dyUvYPpu16WtM&#10;dlsr56b56/hu3qS8vZmfHoEVPZc/GC71qTp01OkQT0FlNkioluKB0MsBjPxqtSR9IHAtgHct/z+g&#10;+wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD68fV6OAIAAIEEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCB4wU92gAAAAgBAAAPAAAAAAAAAAAA&#10;AAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="66A07FC7" w14:textId="77777777" w:rsidR="003731DB" w:rsidRDefault="003731DB"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="009A6C2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="003731DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  o</w:t>
+            </w:r>
+            <w:r w:rsidR="009A6C2E" w:rsidRPr="00B56F8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>twarta</w:t>
+            </w:r>
+            <w:r w:rsidR="002809DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="003731DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              zamknięta*</w:t>
+            </w:r>
+            <w:r w:rsidR="00F30277">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="003731DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56F8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pracy tymczasowej</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+            <w:r w:rsidR="003731DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65549AE7" w14:textId="77777777" w:rsidR="00A7263B" w:rsidRPr="00A7263B" w:rsidRDefault="00A7263B" w:rsidP="00A7263B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="227CD934" w14:textId="0E737DD4" w:rsidR="004F684E" w:rsidRPr="00FF49C6" w:rsidRDefault="004F684E" w:rsidP="009A0E22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF49C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>Załącznik Nr</w:t>
             </w:r>
-            <w:r w:rsidR="00723C1D" w:rsidRPr="00FF49C6">
+            <w:r w:rsidR="000C5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> 21</w:t>
             </w:r>
             <w:r w:rsidR="00BC28A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF49C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>do Zarządzenia Nr</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00422F7A" w:rsidRPr="00FF49C6">
+              <w:t xml:space="preserve">do Zarządzenia </w:t>
+            </w:r>
+            <w:r w:rsidR="00A7263B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BC28A0">
+              <w:t xml:space="preserve">Nr </w:t>
+            </w:r>
+            <w:r w:rsidR="000C5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00743A73">
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:r w:rsidR="00A7263B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t xml:space="preserve">z </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BC28A0">
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidR="000C5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>12.06.2025r.</w:t>
+              <w:t xml:space="preserve"> 29.01.2026r.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A7263B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AA555D7" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="2AA555D7" w14:textId="43F71AC3" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23DAEA8E" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -477,98 +840,107 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="7D45B567" w14:textId="77777777" w:rsidTr="00B009F4">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5507" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="400321DF" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008E30DD" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="400321DF" w14:textId="4183337F" w:rsidR="004F684E" w:rsidRPr="000F2F2E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2F2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Informacje dotyczące pracodawcy</w:t>
+            </w:r>
+            <w:r w:rsidR="002B5D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2703" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53373543" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="53373543" w14:textId="4D7B1000" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C0C24F4" wp14:editId="78F297E1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C0C24F4" wp14:editId="0521A6FF">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1756410</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="page">
                         <wp:posOffset>28575</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1373505" cy="154305"/>
                       <wp:effectExtent l="3175" t="3175" r="4445" b="4445"/>
                       <wp:wrapNone/>
                       <wp:docPr id="93" name="Pole tekstowe 93"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1373505" cy="154305"/>
                               </a:xfrm>
@@ -583,166 +955,166 @@
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="1BE1D110" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008B122F" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                                   <w:r w:rsidRPr="008B122F">
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
+                                  <w:proofErr w:type="spellStart"/>
                                   <w:r w:rsidRPr="002157E0">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                       <w:b/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>OfPr</w:t>
                                   </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
                                   <w:r>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="008B122F">
                                     <w:rPr>
                                       <w:b/>
                                     </w:rPr>
                                     <w:t>/          /</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="411E192C" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="7C0C24F4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-                    <v:shape id="Pole tekstowe 93" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:138.3pt;margin-top:2.25pt;width:108.15pt;height:12.15pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWwrKq1AEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RbCihqulp2tQhp&#10;uUgLH+A4dhKReMyM26R8PWOn6XJ5Q7xYY3t85pwz4931NPTiaJA6cKVcr3IpjNNQd64p5dcv9y/e&#10;SEFBuVr14EwpT4bk9f75s93oC3MFLfS1QcEgjorRl7INwRdZRro1g6IVeOP40gIOKvAWm6xGNTL6&#10;0GdXef4qGwFrj6ANEZ/ezZdyn/CtNTp8spZMEH0pmVtIK6a1imu236miQeXbTp9pqH9gMajOcdEL&#10;1J0KShyw+wtq6DQCgQ0rDUMG1nbaJA2sZp3/oeaxVd4kLWwO+YtN9P9g9cfjo/+MIkxvYeIGJhHk&#10;H0B/I+HgtlWuMTeIMLZG1Vx4HS3LRk/F+Wm0mgqKINX4AWpusjoESECTxSG6wjoFo3MDThfTzRSE&#10;jiU3rzfbfCuF5rv19uWG41hCFctrjxTeGRhEDEqJ3NSEro4PFObUJSUWc3Df9X1qbO9+O2DMeJLY&#10;R8Iz9TBVE2dHFRXUJ9aBMM8JzzUHLeAPKUaekVLS94NCI0X/3rEXcaCWAJegWgLlND8tZZBiDm/D&#10;PHgHj13TMvLstoMb9st2ScoTizNP7nsy4zyjcbB+3aesp5+0/wkAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACbN5JfdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizi6QiIEvTGD2Z&#10;GCkePC4whU3ZWWS3Lf57x5M9Tr6X974pNosdxQlnbxwpuF9FIJBa1xnqFXzWr3cpCB80dXp0hAp+&#10;0MOmvL4qdN65M1V42oVecAn5XCsYQphyKX07oNV+5SYkZns3Wx34nHvZzfrM5XaUcRQl0mpDvDDo&#10;CZ8HbA+7o1Ww/aLqxXy/Nx/VvjJ1nUX0lhyUur1Ztk8gAi7hPwx/+qwOJTs17kidF6OC+DFJOKpg&#10;/QCC+TqLMxANgzQFWRby8oHyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJbCsqrUAQAA&#10;kQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACbN5Jfd&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAALgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="7C0C24F4" id="Pole tekstowe 93" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:138.3pt;margin-top:2.25pt;width:108.15pt;height:12.15pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnrkev2AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RbCihqulp2tQhp&#10;uUgLH+A4TmKReMyM26R8PWOn6XJ5Q7xYE1/OnHPmZHc9Db04GiQLrpTrVS6FcRpq69pSfv1y/+KN&#10;FBSUq1UPzpTyZEhe758/242+MFfQQV8bFAziqBh9KbsQfJFlpDszKFqBN44PG8BBBf7ENqtRjYw+&#10;9NlVnr/KRsDaI2hDxLt386HcJ/ymMTp8ahoyQfSlZG4hrZjWKq7ZfqeKFpXvrD7TUP/AYlDWcdML&#10;1J0KShzQ/gU1WI1A0ISVhiGDprHaJA2sZp3/oeaxU94kLWwO+YtN9P9g9cfjo/+MIkxvYeIBJhHk&#10;H0B/I+HgtlOuNTeIMHZG1dx4HS3LRk/F+Wm0mgqKINX4AWoesjoESEBTg0N0hXUKRucBnC6mmykI&#10;HVtuXm+2+VYKzWfr7csN17GFKpbXHim8MzCIWJQSeagJXR0fKMxXlyuxmYN72/dpsL37bYMx405i&#10;HwnP1MNUTcLWpdzEvlFMBfWJ5SDMceF4c9EB/pBi5KiUkr4fFBop+veOLYm5WgpcimoplNP8tJRB&#10;irm8DXP+Dh5t2zHybLqDG7atsUnRE4szXR5/8uQc1ZivX7/Tracfav8TAAD//wMAUEsDBBQABgAI&#10;AAAAIQAmzeSX3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s4ukIiBL&#10;0xg9mRgpHjwuMIVN2Vlkty3+e8eTPU6+l/e+KTaLHcUJZ28cKbhfRSCQWtcZ6hV81q93KQgfNHV6&#10;dIQKftDDpry+KnTeuTNVeNqFXnAJ+VwrGEKYcil9O6DVfuUmJGZ7N1sd+Jx72c36zOV2lHEUJdJq&#10;Q7ww6AmfB2wPu6NVsP2i6sV8vzcf1b4ydZ1F9JYclLq9WbZPIAIu4T8Mf/qsDiU7Ne5InRejgvgx&#10;STiqYP0Agvk6izMQDYM0BVkW8vKB8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBnrkev&#10;2AEAAJgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAm&#10;zeSX3QAAAAgBAAAPAAAAAAAAAAAAAAAAADIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" filled="f" stroked="f">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="1BE1D110" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008B122F" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:r w:rsidRPr="008B122F">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="002157E0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>OfPr</w:t>
                             </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008B122F">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>/          /</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="411E192C" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E"/>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchory="page"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08032F99" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="08032F99" w14:textId="0C7372E3" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DB97AAB" wp14:editId="1FA3A334">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DB97AAB" wp14:editId="79AC1186">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>388620</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>21590</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="282575" cy="180340"/>
                       <wp:effectExtent l="8890" t="5715" r="13335" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="90" name="Grupa 90"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="282575" cy="180340"/>
                                 <a:chOff x="8714" y="3779"/>
@@ -802,53 +1174,53 @@
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:noFill/>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="57EC66F3" id="Grupa 90" o:spid="_x0000_s1026" style="position:absolute;margin-left:30.6pt;margin-top:1.7pt;width:22.25pt;height:14.2pt;z-index:251668480" coordorigin="8714,3779" coordsize="538,343" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnirN7QgMAADQIAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vdtu2zAMfR+wfxD0njp2nJtRpyhyw4Bu&#10;K9buAxRbtoXZkicpcbph/z5KstMkHdqiG5YHRzQpmjw8JC+v9lWJdlQqJniM/Ys+RpQnImU8j/HX&#10;+1VvgpHShKekFJzG+IEqfDV7/+6yqSMaiEKUKZUInHAVNXWMC63ryPNUUtCKqAtRUw7KTMiKaBBl&#10;7qWSNOC9Kr2g3x95jZBpLUVClYK3C6fEM+s/y2iiP2eZohqVMYbYtH1K+9yYpze7JFEuSV2wpA2D&#10;vCGKijAOHz24WhBN0FayJ64qlkihRKYvElF5IstYQm0OkI3fP8tmLcW2trnkUZPXB5gA2jOc3uw2&#10;+bS7lYilMZ4CPJxUUKO13NYEgQzgNHUegc1a1nf1rXQZwvFGJN8UqL1zvZFzZ4w2zUeRgj+y1cKC&#10;s89kZVxA2mhva/BwqAHda5TAy2ASDMdDjBJQ+ZP+IGxrlBRQSHNrMvZDjEA7GI+nrn5JsWxvDwfA&#10;N3N1EA6MziOR+6gNtA3MZAVsU4+Aqr8D9K4gNbV1UgasDlC/A/QL0JDwvKTIHzlQrV2HqHJwIi7m&#10;BZjRaylFU1CSQli+zcLEC47dBSMoKMaL+B4hNQkcUh3KRzhZfA84kaiWSq+pqJA5xFhC7LZ4ZHej&#10;tIO0MzG1VKJk6YqVpRVkvpmXEu0ItNvK/toqnJiVHDVAuGEwtJ5PdOrYRd/+/uSiYhrmRskqIMTB&#10;iEQGtSVPIUwSacJKd4bsSm7J6pBzBNiI9AFQlMINBRhicCiE/IFRAwMhxur7lkiKUfmBQyWmfghc&#10;RNoK4XAcgCCPNZtjDeEJuIqxxsgd59pNnW0tWV7Al3ybOxfX0B0Zs8iayrqo2mCBo/+LrEFH1hvG&#10;gadjA3pLuzl3nZ/sedv5B6pa5t8/1NDlJ0x1V17P1Ol4cNbTHVMBZdfPL/C0hLCf4ykXhqSWGP+A&#10;fjCYW5Y9yzgSQRrQNoaOJiG7EX5O+9PlZDkJe2EwWvbC/mLRu17Nw95o5Y+Hi8FiPl/4v0wufhgV&#10;LE0pN6F328kPXzes2j3p9sphPx1g8E6921EJIXb/NmgYmk8bxowA895y045VWE32WrtGze47lq39&#10;47Kf/QYAAP//AwBQSwMEFAAGAAgAAAAhADorQn3dAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jsFqwkAURfeF/sPwCt3VyWi1kmYiIm1XUqgWSnfPzDMJZt6EzJjEv++4qsvLvZx7stVoG9FT52vH&#10;GtQkAUFcOFNzqeF7//60BOEDssHGMWm4kIdVfn+XYWrcwF/U70IpIoR9ihqqENpUSl9UZNFPXEsc&#10;u6PrLIYYu1KaDocIt42cJslCWqw5PlTY0qai4rQ7Ww0fAw7rmXrrt6fj5vK7n3/+bBVp/fgwrl9B&#10;BBrD/xiu+lEd8uh0cGc2XjQaFmoalxpmzyCudTJ/AXGIWS1B5pm89c//AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAKeKs3tCAwAANAgAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhADorQn3dAAAABwEAAA8AAAAAAAAAAAAAAAAAnAUAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACmBgAAAAA=&#10;">
-[...1 lines deleted...]
-                      <v:line id="Line 17" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="8973,3779" to="8973,4119" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEASWwzPsYAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/IEb3VThdBGVxFL&#10;QT2Uagt6fGafSWr2bdhdk/TfdwtCj8PMfMPMl72pRUvOV5YVPI0TEMS51RUXCr4+3x6fQfiArLG2&#10;TAp+yMNyMXiYY6Ztx3tqD6EQEcI+QwVlCE0mpc9LMujHtiGO3sU6gyFKV0jtsItwU8tJkqTSYMVx&#10;ocSG1iXl18PNKHiffqTtarvb9Mdtes5f9+fTd+eUGg371QxEoD78h+/tjVbwMoG/L/EHyMUvAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAAAAAAAAAAAAAAAAMQEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABQAAAAAAAAAAAAAAAAALgIA&#10;AGRycy9jb25uZWN0b3J4bWwueG1sUEsBAi0AFAAGAAgAAAAhAElsMz7GAAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAAoQIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPkAAACUAwAAAAA=&#10;"/>
+                    <v:group w14:anchorId="1937B0E8" id="Grupa 90" o:spid="_x0000_s1026" style="position:absolute;margin-left:30.6pt;margin-top:1.7pt;width:22.25pt;height:14.2pt;z-index:251668480" coordorigin="8714,3779" coordsize="538,343" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa/bNG2wIAAFEHAAAOAAAAZHJzL2Uyb0RvYy54bWy8lW1v2yAQx99P2ndAvF8dO0mTWHWqKn3Q&#10;pG6r1u4DEIxtNAwMSJzs0/cAJ026ad26aX5hgQ+Ou9/9D5+db1qB1sxYrmSB05MBRkxSVXJZF/jL&#10;w/W7KUbWEVkSoSQr8JZZfD5/++as0znLVKNEyQwCJ9LmnS5w45zOk8TShrXEnijNJBgrZVriYGrq&#10;pDSkA++tSLLB4DTplCm1UZRZC18voxHPg/+qYtR9qirLHBIFhthceJvwXvp3Mj8jeW2IbjjtwyCv&#10;iKIlXMKhe1eXxBG0MvwHVy2nRllVuROq2kRVFacs5ADZpINn2dwYtdIhlzrvar3HBGifcXq1W/px&#10;fWP0vb4zMXoY3ir61QKXpNN1fmj38zouRsvugyqhnmTlVEh8U5nWu4CU0Cbw3e75so1DFD5m02w8&#10;GWNEwZROB8NRz582UCS/azpJRxiBdTiZzGJtaHPV7x4PQUt+63A09LaE5PHQEGgfmC88KMk+wbJ/&#10;B+u+IZqFGlgP484gXhZ4lmIkSQsAPoPEiKwFQ+mpj8ofD+t2RG3EiaRaNLCMXRijuoaREsJKQxZH&#10;G/zEQjFe5HtAappFUjvKB5wC3z0nkmtj3Q1TLfKDAhuIPRSPrG+ti0h3S3wtrRK8vOZChImplwth&#10;0JpAK12Hp6/C0TIhUQd8xtk4eD6y2UMXg/D8zEXLHdwJgrcgiP0ikntqV7KEMEnuCBdxDNkJGcQa&#10;ycUKLFW5BYpGxYaHCwoGjTLfMeqg2Qtsv62IYRiJ9xIqMUtHoEXkwmQ0nmQwMYeW5aGFSAquCuww&#10;isOFizfKShteN3BSGnKX6gK6o+KBrK9sjKoPFjT6v8Sa7cR6yyXodOKh97JbyNj5dCP7zt9LNSj/&#10;YatB5EdKjVt+X6mzyfBZT++UCpRjP7+gUwFh/0qnUnmRBmH8A/nBpdur7M8V53vIkwnFDfcS3Nvh&#10;qur/Mf7HcDgP65/+hPNHAAAA//8DAFBLAwQUAAYACAAAACEAOitCfd0AAAAHAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyOwWrCQBRF94X+w/AK3dXJaLWSZiIibVdSqBZKd8/MMwlm3oTMmMS/77iqy8u9&#10;nHuy1Wgb0VPna8ca1CQBQVw4U3Op4Xv//rQE4QOywcYxabiQh1V+f5dhatzAX9TvQikihH2KGqoQ&#10;2lRKX1Rk0U9cSxy7o+sshhi7UpoOhwi3jZwmyUJarDk+VNjSpqLitDtbDR8DDuuZeuu3p+Pm8ruf&#10;f/5sFWn9+DCuX0EEGsP/GK76UR3y6HRwZzZeNBoWahqXGmbPIK51Mn8BcYhZLUHmmbz1z/8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2v2zRtsCAABRBwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOitCfd0AAAAHAQAADwAAAAAAAAAAAAAAAAA1&#10;BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAD8GAAAAAA==&#10;">
+                      <v:rect id="Rectangle 16" o:spid="_x0000_s1027" style="position:absolute;left:8714;top:3782;width:538;height:340;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCYMOtfxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96UYLpaZuQlEs7TGJF2+v2WcSm30bsmsS/fXdQsHjMDPfMJt0Mq0YqHeNZQXLRQSC&#10;uLS64UrBodjPX0E4j6yxtUwKruQgTR5mG4y1HTmjIfeVCBB2MSqove9iKV1Zk0G3sB1x8E62N+iD&#10;7CupexwD3LRyFUUv0mDDYaHGjrY1lT/5xSj4blYHvGXFR2TW+2f/NRXny3Gn1NPj9P4GwtPk7+H/&#10;9qdWsF7C35fwA2TyCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJgw61/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;"/>
+                      <v:line id="Line 17" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="8973,3779" to="8973,4119" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBJbDM+xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdVOF0EZXEUtBPZRqC3p8Zp9JavZt2F2T9N93C0KPw8x8w8yXvalFS85XlhU8jRMQ&#10;xLnVFRcKvj7fHp9B+ICssbZMCn7Iw3IxeJhjpm3He2oPoRARwj5DBWUITSalz0sy6Me2IY7exTqD&#10;IUpXSO2wi3BTy0mSpNJgxXGhxIbWJeXXw80oeJ9+pO1qu9v0x216zl/359N355QaDfvVDESgPvyH&#10;7+2NVvAygb8v8QfIxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASWwzPsYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63B8B464" wp14:editId="3FED4A80">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>848360</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>21590</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="568960" cy="179070"/>
                       <wp:effectExtent l="11430" t="5715" r="10160" b="5715"/>
@@ -1146,95 +1518,96 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>..................</w:t>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>........................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5513" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="347AA0B2" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008E30DD" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="347AA0B2" w14:textId="07CAF9B6" w:rsidR="004F684E" w:rsidRPr="008E30DD" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E30DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.  Adres pracodawcy (siedziby):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F73939F" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:ind w:left="290" w:hanging="290"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6FF3151F" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="6FF3151F" w14:textId="5941DF76" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5111"/>
               </w:tabs>
               <w:ind w:left="470" w:hanging="290"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="002B5D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251719680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D4FF91A" wp14:editId="501423CD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-236855</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>210820</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="113665" cy="226695"/>
                       <wp:effectExtent l="11430" t="12700" r="8255" b="8255"/>
                       <wp:wrapSquare wrapText="bothSides"/>
                       <wp:docPr id="84" name="Pole tekstowe 84"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
@@ -1280,95 +1653,131 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="0D4FF91A" id="Pole tekstowe 84" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-18.65pt;margin-top:16.6pt;width:8.95pt;height:17.85pt;z-index:251719680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoHpsZJAIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/s2lLW7ZR09WySxHS&#10;cpEWPsB1nMTC8Zix26R8PWMn7ZbbCyIPlifjnJk55zjrm7417KDQa7AFn15NOFNWQqltXfAvn7cv&#10;rjnzQdhSGLCq4Efl+c3m+bN153I1gwZMqZARiPV55wrehODyLPOyUa3wV+CUpWQF2IpAIdZZiaIj&#10;9NZks8lkmXWApUOQynt6ez8k+SbhV5WS4WNVeRWYKTj1FtKKad3FNdusRV6jcI2WYxviH7pohbZU&#10;9Ax1L4Jge9S/QbVaIniowpWENoOq0lKlGWia6eSXaR4b4VSahcjx7kyT/3+w8sPh0X1CFvrX0JOA&#10;aQjvHkB+9czCXSNsrW4RoWuUKKnwNFKWdc7n46eRap/7CLLr3kNJIot9gATUV9hGVmhORugkwPFM&#10;uuoDk7Hk9OVyueBMUmo2Wy5Xi1RB5KePHfrwVkHL4qbgSJomcHF48CE2I/LTkVjLg9HlVhuTAqx3&#10;dwbZQZD+2/SM6D8dM5Z1BV8tZtSHMDU5WQYcqPgr2iQ9f0JrdSBPG90W/Pp8SOSRwDe2TI4LQpth&#10;T90bG1tVya3jSCdKB3JDv+uZLkfyY24H5ZEIRxgMTReQNg3gd846MnPB/be9QMWZeWdJtNV0Po/u&#10;T8F88WpGAV5mdpcZYSVBFTwQGWl7F4Ybs3eo64YqDTaxcEtCVzqJ8NTVaA8ybNJmvFzxRlzG6dTT&#10;L2DzAwAA//8DAFBLAwQUAAYACAAAACEAjY7dc+AAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VIXFDqtK7SJGRTISQQ3EpBcHVjN4mI18F20/D3mBMcV/M087bazmZgk3a+t4Sw&#10;XKTANDVW9dQivL0+JDkwHyQpOVjSCN/aw7a+vKhkqeyZXvS0Dy2LJeRLidCFMJac+6bTRvqFHTXF&#10;7GidkSGeruXKyXMsNwNfpWnGjewpLnRy1Pedbj73J4OQr5+mD/8sdu9NdhyKcLOZHr8c4vXVfHcL&#10;LOg5/MHwqx/VoY5OB3si5dmAkIiNiCiCECtgEUiWxRrYASHLC+B1xf9/UP8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAqB6bGSQCAABKBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAjY7dc+AAAAAJAQAADwAAAAAAAAAAAAAAAAB+BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
+                    <v:shape w14:anchorId="0D4FF91A" id="Pole tekstowe 84" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-18.65pt;margin-top:16.6pt;width:8.95pt;height:17.85pt;z-index:251719680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKZlnwJgIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XgIU6BIRVlu2VJW2&#10;F2nbDzCOk1h1PO7YkNCv79gBlt5equbB8mScMzPnHGd127eGHRR6Dbbgk9GYM2UllNrWBf/yefvi&#10;hjMfhC2FAasKflSe366fP1t1LldTaMCUChmBWJ93ruBNCC7PMi8b1Qo/AqcsJSvAVgQKsc5KFB2h&#10;tyabjseLrAMsHYJU3tPb+yHJ1wm/qpQMH6vKq8BMwam3kFZM6y6u2Xol8hqFa7Q8tSH+oYtWaEtF&#10;L1D3Igi2R/0bVKslgocqjCS0GVSVlirNQNNMxr9M89gIp9IsRI53F5r8/4OVHw6P7hOy0L+GngRM&#10;Q3j3APKrZxY2jbC1ukOErlGipMKTSFnWOZ+fPo1U+9xHkF33HkoSWewDJKC+wjayQnMyQicBjhfS&#10;VR+YjCUnLxeLOWeSUtPpYrGcpwoiP3/s0Ie3CloWNwVH0jSBi8ODD7EZkZ+PxFoejC632pgUYL3b&#10;GGQHQfpv03NC/+mYsawr+HI+pT6EqcnJMuBAxV/Rxun5E1qrA3na6LbgN5dDIo8EvrFlclwQ2gx7&#10;6t7Y2KpKbj2NdKZ0IDf0u57psuCzWC7mdlAeiXCEwdB0AWnTAH7nrCMzF9x/2wtUnJl3lkRbTmaz&#10;6P4UzOavphTgdWZ3nRFWElTBA5GRtpsw3Ji9Q103VGmwiYU7ErrSSYSnrk72IMMmbU6XK96I6zid&#10;evoFrH8AAAD//wMAUEsDBBQABgAIAAAAIQCNjt1z4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcUOq0rtIkZFMhJBDcSkFwdWM3iYjXwXbT8PeYExxX8zTzttrOZmCTdr63&#10;hLBcpMA0NVb11CK8vT4kOTAfJCk5WNII39rDtr68qGSp7Jle9LQPLYsl5EuJ0IUwlpz7ptNG+oUd&#10;NcXsaJ2RIZ6u5crJcyw3A1+lacaN7CkudHLU951uPvcng5Cvn6YP/yx27012HIpws5kevxzi9dV8&#10;dwss6Dn8wfCrH9Whjk4HeyLl2YCQiI2IKIIQK2ARSJbFGtgBIcsL4HXF/39Q/wAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAKZlnwJgIAAEoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCNjt1z4AAAAAkBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="51925B6C" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00266916" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidRPr="002B5D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ulica</w:t>
+            </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ulica ............................................</w:t>
+              <w:t xml:space="preserve"> ............................................</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>....................</w:t>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>...................... …..nr ……........ /.................</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B7E48B6" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+              <w:t>........................</w:t>
+            </w:r>
+            <w:r w:rsidR="002B5D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B5D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>nr</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ……........ /.................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B7E48B6" w14:textId="6DF6F41C" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5111"/>
               </w:tabs>
               <w:ind w:left="470" w:hanging="290"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16B8511A" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00503C37" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5111"/>
               </w:tabs>
               <w:ind w:left="470" w:hanging="290"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
@@ -1449,51 +1858,51 @@
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="07BBFC04" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="2FAE42A5" id="Pole tekstowe 83" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:93.95pt;margin-top:55.45pt;width:44.9pt;height:9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtw4HJ2QEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s0m23BRttiqtipAK&#10;RSr9gInjbCwSjxl7N1m+nrGz2QJ9Q7xY4xn7+Jwz483lNPTioMkbtJUsVrkU2ipsjN1V8vHb7av3&#10;UvgAtoEera7kUXt5uX35YjO6Uq+xw77RJBjE+nJ0lexCcGWWedXpAfwKnbZcbJEGCLylXdYQjIw+&#10;9Nk6z99mI1LjCJX2nrM3c1FuE37bahXu29brIPpKMreQVkprHddsu4FyR+A6o0404B9YDGAsP3qG&#10;uoEAYk/mGdRgFKHHNqwUDhm2rVE6aWA1Rf6XmocOnE5a2Bzvzjb5/wervhwe3FcSYfqAEzcwifDu&#10;DtV3Lyxed2B3+ooIx05Dww8X0bJsdL48XY1W+9JHkHr8jA03GfYBE9DU0hBdYZ2C0bkBx7PpegpC&#10;cfLNu3x9wRXFpaJ4fZGnpmRQLpcd+fBR4yBiUEniniZwONz5EMlAuRyJb1m8NX2f+trbPxJ8MGYS&#10;+ch3Zh6mehKmqeQ6KotaamyOrIZwnhaebg46pJ9SjDwplfQ/9kBaiv6TZUfiWC0BLUG9BGAVX61k&#10;kGIOr8M8fntHZtcx8uy5xSt2rTVJ0ROLE13ufhJ6mtQ4Xr/v06mn/7T9BQAA//8DAFBLAwQUAAYA&#10;CAAAACEABE1yx98AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2uRuFG7OTQ/&#10;xKmqCk5IiDQcODqxm1iN1yF22/D2LCe4zeyOZr8td4sb2dXMwXqUsFkLYAY7ry32Ej6al8cMWIgK&#10;tRo9GgnfJsCuWt2VqtD+hrW5HmPPqARDoSQMMU4F56EbjFNh7SeDtDv52alIdu65ntWNyt3IEyG2&#10;3CmLdGFQkzkMpjsfL07C/hPrZ/v11r7Xp9o2TS7wdXuW8uF+2T8Bi2aJf2H4xSd0qIip9RfUgY3k&#10;szSnKImNIEGJJE1TYC1NkiwHXpX8/w/VDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAt&#10;w4HJ2QEAAJcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAETXLH3wAAAAsBAAAPAAAAAAAAAAAAAAAAADMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="2FAE42A5" id="Pole tekstowe 83" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:93.95pt;margin-top:55.45pt;width:44.9pt;height:9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1GKS62QEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s0m23BRttiqtipAK&#10;RSr9AMdxNhaJx8x4N1m+nrGz2QJ9Q7xY4xn7+Jwz483lNPTiYJAsuEoWq1wK4zQ01u0q+fjt9tV7&#10;KSgo16genKnk0ZC83L58sRl9adbQQd8YFAziqBx9JbsQfJllpDszKFqBN46LLeCgAm9xlzWoRkYf&#10;+myd52+zEbDxCNoQcfZmLsptwm9bo8N925IJoq8kcwtpxbTWcc22G1XuUPnO6hMN9Q8sBmUdP3qG&#10;ulFBiT3aZ1CD1QgEbVhpGDJoW6tN0sBqivwvNQ+d8iZpYXPIn22i/wervxwe/FcUYfoAEzcwiSB/&#10;B/o7CQfXnXI7c4UIY2dUww8X0bJs9FSerkarqaQIUo+foeEmq32ABDS1OERXWKdgdG7A8Wy6mYLQ&#10;nHzzLl9fcEVzqSheX+SpKZkql8seKXw0MIgYVBK5pwlcHe4oRDKqXI7Etxzc2r5Pfe3dHwk+GDOJ&#10;fOQ7Mw9TPQnbMJGoLGqpoTmyGoR5Wni6OegAf0ox8qRUkn7sFRop+k+OHYljtQS4BPUSKKf5aiWD&#10;FHN4Hebx23u0u46RZ88dXLFrrU2Knlic6HL3k9DTpMbx+n2fTj39p+0vAAAA//8DAFBLAwQUAAYA&#10;CAAAACEABE1yx98AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2uRuFG7OTQ/&#10;xKmqCk5IiDQcODqxm1iN1yF22/D2LCe4zeyOZr8td4sb2dXMwXqUsFkLYAY7ry32Ej6al8cMWIgK&#10;tRo9GgnfJsCuWt2VqtD+hrW5HmPPqARDoSQMMU4F56EbjFNh7SeDtDv52alIdu65ntWNyt3IEyG2&#10;3CmLdGFQkzkMpjsfL07C/hPrZ/v11r7Xp9o2TS7wdXuW8uF+2T8Bi2aJf2H4xSd0qIip9RfUgY3k&#10;szSnKImNIEGJJE1TYC1NkiwHXpX8/w/VDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB1&#10;GKS62QEAAJcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAETXLH3wAAAAsBAAAPAAAAAAAAAAAAAAAAADMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="42F33819" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00FC11AC" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FC11AC">
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="07BBFC04" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E"/>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchory="page"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
@@ -1528,70 +1937,103 @@
             <w:r w:rsidRPr="002839B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>....</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>.............................</w:t>
             </w:r>
             <w:r w:rsidRPr="002839B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>...................... gmina ......................................</w:t>
+              <w:t xml:space="preserve">...................... </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B5D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>gmina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002839B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>......................................</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="380C03E6" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="002839B4" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="550"/>
                 <w:tab w:val="left" w:pos="1260"/>
                 <w:tab w:val="left" w:pos="4211"/>
               </w:tabs>
               <w:ind w:left="470" w:hanging="290"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3FFE63E6" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="002839B4" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="3FFE63E6" w14:textId="437B584A" w:rsidR="004F684E" w:rsidRPr="002839B4" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="550"/>
                 <w:tab w:val="left" w:pos="1260"/>
                 <w:tab w:val="left" w:pos="4211"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="470" w:hanging="290"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
@@ -1656,51 +2098,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="5E015C6A" id="Pole tekstowe 82" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:40pt;margin-top:-20.1pt;width:8.95pt;height:17.85pt;z-index:251723776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCphQAbJwIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XgIs0CUirLZsqSpt&#10;L9K2H2AcJ7HqeNyxIdl+/Y4dYOntpWoeLE/GOTNzznFWN31r2EGh12ALPhmNOVNWQqltXfCvX7av&#10;rjnzQdhSGLCq4I/K85v1yxerzuVqCg2YUiEjEOvzzhW8CcHlWeZlo1rhR+CUpWQF2IpAIdZZiaIj&#10;9NZk0/F4kXWApUOQynt6ezck+TrhV5WS4VNVeRWYKTj1FtKKad3FNVuvRF6jcI2WxzbEP3TRCm2p&#10;6BnqTgTB9qh/g2q1RPBQhZGENoOq0lKlGWiayfiXaR4a4VSahcjx7kyT/3+w8uPhwX1GFvo30JOA&#10;aQjv7kF+88zCphG2VreI0DVKlFR4EinLOufz46eRap/7CLLrPkBJIot9gATUV9hGVmhORugkwOOZ&#10;dNUHJmPJydViMedMUmo6XSyW81RB5KePHfrwTkHL4qbgSJomcHG49yE2I/LTkVjLg9HlVhuTAqx3&#10;G4PsIEj/bXqO6D8dM5Z1BV/Op9SHMDU5WQYcqPgr2jg9f0JrdSBPG90W/Pp8SOSRwLe2TI4LQpth&#10;T90bG1tVya3HkU6UDuSGftczXRb8KpaLuR2Uj0Q4wmBouoC0aQB/cNaRmQvuv+8FKs7Me0uiLSez&#10;WXR/Cmbz11MK8DKzu8wIKwmq4IHISNtNGG7M3qGuG6o02MTCLQld6STCc1dHe5BhkzbHyxVvxGWc&#10;Tj3/AtZPAAAA//8DAFBLAwQUAAYACAAAACEAxbU9e94AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAyG70i8Q2QkLmhLGGNbS9MJIYHYDQaCa9Z4bUXilCbrytvjneBo+9fn7y/Wo3diwD62&#10;gTRcTxUIpCrYlmoN72+PkxWImAxZ4wKhhh+MsC7PzwqT23CkVxy2qRYMoZgbDU1KXS5lrBr0Jk5D&#10;h8S3fei9STz2tbS9OTLcOzlTaiG9aYk/NKbDhwarr+3Ba1jNn4fPuLl5+agWe5elq+Xw9N1rfXkx&#10;3t+BSDimvzCc9FkdSnbahQPZKBwzFFdJGiZzNQPBgWyZgdidFrcgy0L+L1D+AgAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAKmFABsnAgAASgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAMW1PXveAAAACAEAAA8AAAAAAAAAAAAAAAAAgQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
+                    <v:shape w14:anchorId="5E015C6A" id="Pole tekstowe 82" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:40pt;margin-top:-20.1pt;width:8.95pt;height:17.85pt;z-index:251723776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAL/cLyJgIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XgIU6BIRVlu2VJW2&#10;F2nbDzCOk1h1PO7YkNCv79gBlt5equbB8mScMzPnHGd127eGHRR6Dbbgk9GYM2UllNrWBf/yefvi&#10;hjMfhC2FAasKflSe366fP1t1LldTaMCUChmBWJ93ruBNCC7PMi8b1Qo/AqcsJSvAVgQKsc5KFB2h&#10;tyabjseLrAMsHYJU3tPb+yHJ1wm/qpQMH6vKq8BMwam3kFZM6y6u2Xol8hqFa7Q8tSH+oYtWaEtF&#10;L1D3Igi2R/0bVKslgocqjCS0GVSVlirNQNNMxr9M89gIp9IsRI53F5r8/4OVHw6P7hOy0L+GngRM&#10;Q3j3APKrZxY2jbC1ukOErlGipMKTSFnWOZ+fPo1U+9xHkF33HkoSWewDJKC+wjayQnMyQicBjhfS&#10;VR+YjCUnLxeLOWeSUtPpYrGcpwoiP3/s0Ie3CloWNwVH0jSBi8ODD7EZkZ+PxFoejC632pgUYL3b&#10;GGQHQfpv03NC/+mYsawr+HI+pT6EqcnJMuBAxV/Rxun5E1qrA3na6LbgN5dDIo8EvrFlclwQ2gx7&#10;6t7Y2KpKbj2NdKZ0IDf0u57psuCLWC7mdlAeiXCEwdB0AWnTAH7nrCMzF9x/2wtUnJl3lkRbTmaz&#10;6P4UzOavphTgdWZ3nRFWElTBA5GRtpsw3Ji9Q103VGmwiYU7ErrSSYSnrk72IMMmbU6XK96I6zid&#10;evoFrH8AAAD//wMAUEsDBBQABgAIAAAAIQDFtT173gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCQuaEsYY1tL0wkhgdgNBoJr1nhtReKUJuvK2+Od4Gj71+fvL9ajd2LAPraB&#10;NFxPFQikKtiWag3vb4+TFYiYDFnjAqGGH4ywLs/PCpPbcKRXHLapFgyhmBsNTUpdLmWsGvQmTkOH&#10;xLd96L1JPPa1tL05Mtw7OVNqIb1piT80psOHBquv7cFrWM2fh8+4uXn5qBZ7l6Wr5fD03Wt9eTHe&#10;34FIOKa/MJz0WR1KdtqFA9koHDMUV0kaJnM1A8GBbJmB2J0WtyDLQv4vUP4CAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAC/3C8iYCAABKBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAxbU9e94AAAAIAQAADwAAAAAAAAAAAAAAAACABAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="460C29FD" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00266916" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1768,51 +2210,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="3132792C" id="Pole tekstowe 81" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31pt;margin-top:-20.1pt;width:8.95pt;height:17.85pt;z-index:251721728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKZlnwJgIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XgIU6BIRVlu2VJW2&#10;F2nbDzCOk1h1PO7YkNCv79gBlt5equbB8mScMzPnHGd127eGHRR6Dbbgk9GYM2UllNrWBf/yefvi&#10;hjMfhC2FAasKflSe366fP1t1LldTaMCUChmBWJ93ruBNCC7PMi8b1Qo/AqcsJSvAVgQKsc5KFB2h&#10;tyabjseLrAMsHYJU3tPb+yHJ1wm/qpQMH6vKq8BMwam3kFZM6y6u2Xol8hqFa7Q8tSH+oYtWaEtF&#10;L1D3Igi2R/0bVKslgocqjCS0GVSVlirNQNNMxr9M89gIp9IsRI53F5r8/4OVHw6P7hOy0L+GngRM&#10;Q3j3APKrZxY2jbC1ukOErlGipMKTSFnWOZ+fPo1U+9xHkF33HkoSWewDJKC+wjayQnMyQicBjhfS&#10;VR+YjCUnLxeLOWeSUtPpYrGcpwoiP3/s0Ie3CloWNwVH0jSBi8ODD7EZkZ+PxFoejC632pgUYL3b&#10;GGQHQfpv03NC/+mYsawr+HI+pT6EqcnJMuBAxV/Rxun5E1qrA3na6LbgN5dDIo8EvrFlclwQ2gx7&#10;6t7Y2KpKbj2NdKZ0IDf0u57psuCzWC7mdlAeiXCEwdB0AWnTAH7nrCMzF9x/2wtUnJl3lkRbTmaz&#10;6P4UzOavphTgdWZ3nRFWElTBA5GRtpsw3Ji9Q103VGmwiYU7ErrSSYSnrk72IMMmbU6XK96I6zid&#10;evoFrH8AAAD//wMAUEsDBBQABgAIAAAAIQCwn6RD3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcUOsQ2rQJcSqEBGpvpSC4uvE2ibDXwXbT8Pe4p3KcndHsm3I1Gs0GdL6z&#10;JOB+mgBDqq3qqBHw8f4yWQLzQZKS2hIK+EUPq+r6qpSFsid6w2EXGhZLyBdSQBtCX3Du6xaN9FPb&#10;I0XvYJ2RIUrXcOXkKZYbzdMkybiRHcUPrezxucX6e3c0Apaz9fDlNw/bzzo76DzcLYbXHyfE7c34&#10;9Ags4BguYTjjR3SoItPeHkl5pgVkaZwSBExmSQosBhZ5Dmx/PsyBVyX/P6D6AwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAApmWfAmAgAASgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhALCfpEPfAAAACAEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
+                    <v:shape w14:anchorId="3132792C" id="Pole tekstowe 81" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31pt;margin-top:-20.1pt;width:8.95pt;height:17.85pt;z-index:251721728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrszceJwIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XgIU2CUirLZsqSpt&#10;L9K2H2AcJ7HqeNyxIdl+/Y4dYOntpWoeLE/GOTNzznFWN31r2EGh12ALPhmNOVNWQqltXfCvX7av&#10;rjnzQdhSGLCq4I/K85v1yxerzuVqCg2YUiEjEOvzzhW8CcHlWeZlo1rhR+CUpWQF2IpAIdZZiaIj&#10;9NZk0/F4kXWApUOQynt6ezck+TrhV5WS4VNVeRWYKTj1FtKKad3FNVuvRF6jcI2WxzbEP3TRCm2p&#10;6BnqTgTB9qh/g2q1RPBQhZGENoOq0lKlGWiayfiXaR4a4VSahcjx7kyT/3+w8uPhwX1GFvo30JOA&#10;aQjv7kF+88zCphG2VreI0DVKlFR4EinLOufz46eRap/7CLLrPkBJIot9gATUV9hGVmhORugkwOOZ&#10;dNUHJmPJyevFYs6ZpNR0ulgs56mCyE8fO/ThnYKWxU3BkTRN4OJw70NsRuSnI7GWB6PLrTYmBVjv&#10;NgbZQZD+2/Qc0X86ZizrCr6cT6kPYWpysgw4UPFXtHF6/oTW6kCeNrot+PX5kMgjgW9tmRwXhDbD&#10;nro3NraqkluPI50oHcgN/a5nuiz4VSwXczsoH4lwhMHQdAFp0wD+4KwjMxfcf98LVJyZ95ZEW05m&#10;s+j+FMzmV1MK8DKzu8wIKwmq4IHISNtNGG7M3qGuG6o02MTCLQld6STCc1dHe5BhkzbHyxVvxGWc&#10;Tj3/AtZPAAAA//8DAFBLAwQUAAYACAAAACEAsJ+kQ98AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXFDrENq0CXEqhARqb6UguLrxNomw18F20/D3uKdynJ3R7JtyNRrNBnS+&#10;syTgfpoAQ6qt6qgR8PH+MlkC80GSktoSCvhFD6vq+qqUhbInesNhFxoWS8gXUkAbQl9w7usWjfRT&#10;2yNF72CdkSFK13Dl5CmWG83TJMm4kR3FD63s8bnF+nt3NAKWs/Xw5TcP2886O+g83C2G1x8nxO3N&#10;+PQILOAYLmE440d0qCLT3h5JeaYFZGmcEgRMZkkKLAYWeQ5sfz7MgVcl/z+g+gMAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCrszceJwIAAEoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCwn6RD3wAAAAgBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="172F75FC" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00266916" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1880,80 +2322,80 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="7BC8230D" id="Pole tekstowe 80" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:23.05pt;margin-top:-20.1pt;width:8.95pt;height:17.85pt;z-index:251722752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqKKwcJQIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XgIU6BIRVlu2VJW2&#10;F2nbDzCOk1h1PO7YkNCv79gBlt5equbB8mScMzPnHGd127eGHRR6Dbbgk9GYM2UllNrWBf/yefvi&#10;hjMfhC2FAasKflSe366fP1t1LldTaMCUChmBWJ93ruBNCC7PMi8b1Qo/AqcsJSvAVgQKsc5KFB2h&#10;tyabjseLrAMsHYJU3tPb+yHJ1wm/qpQMH6vKq8BMwam3kFZM6y6u2Xol8hqFa7Q8tSH+oYtWaEtF&#10;L1D3Igi2R/0bVKslgocqjCS0GVSVlirNQNNMxr9M89gIp9IsRI53F5r8/4OVHw6P7hOy0L+GngRM&#10;Q3j3APKrZxY2jbC1ukOErlGipMKTSFnWOZ+fPo1U+9xHkF33HkoSWewDJKC+wjayQnMyQicBjhfS&#10;VR+YjCUnLxeLOWeSUtPpYrGcpwoiP3/s0Ie3CloWNwVH0jSBi8ODD7EZkZ+PxFoejC632pgUYL3b&#10;GGQHQfpv03NC/+mYsawr+HI+pT6EqcnJMuBAxV/Rxun5E1qrA3na6LbgN5dDIo8EvrFlclwQ2gx7&#10;6t7Y2KpKbj2NdKZ0IDf0u57psuCJmpjbQXkkwhEGQ9MFpE0D+J2zjsxccP9tL1BxZt5ZEm05mc2i&#10;+1Mwm7+aUoDXmd11RlhJUAUPREbabsJwY/YOdd1QpcEmFu5I6EonEZ66OtmDDJu0OV2ueCOu43Tq&#10;6Rew/gEAAP//AwBQSwMEFAAGAAgAAAAhAGnOELDeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAMhu9IvENkJC5oSzdKGaXphJBAcIOB4Jo1XluROCXJuvL2eCc42v70+/ur9eSsGDHE3pOC&#10;xTwDgdR401Or4P3tYbYCEZMmo60nVPCDEdb16UmlS+MP9IrjJrWCQyiWWkGX0lBKGZsOnY5zPyDx&#10;beeD04nH0EoT9IHDnZXLLCuk0z3xh04PeN9h87XZOwWr/Gn8jM+XLx9NsbM36eJ6fPwOSp2fTXe3&#10;IBJO6Q+Goz6rQ81OW78nE4VVkBcLJhXM8mwJgoEi527b4+IKZF3J/wXqXwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCqKKwcJQIAAEoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBpzhCw3gAAAAgBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
+                    <v:shape w14:anchorId="7BC8230D" id="Pole tekstowe 80" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:23.05pt;margin-top:-20.1pt;width:8.95pt;height:17.85pt;z-index:251722752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMPAD/JQIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XgIU6BIRVlu2VJW2&#10;F2nbDzCOk1h1PO7YkNCv79gBlt5equbB8mScMzPnHGd127eGHRR6Dbbgk9GYM2UllNrWBf/yefvi&#10;hjMfhC2FAasKflSe366fP1t1LldTaMCUChmBWJ93ruBNCC7PMi8b1Qo/AqcsJSvAVgQKsc5KFB2h&#10;tyabjseLrAMsHYJU3tPb+yHJ1wm/qpQMH6vKq8BMwam3kFZM6y6u2Xol8hqFa7Q8tSH+oYtWaEtF&#10;L1D3Igi2R/0bVKslgocqjCS0GVSVlirNQNNMxr9M89gIp9IsRI53F5r8/4OVHw6P7hOy0L+GngRM&#10;Q3j3APKrZxY2jbC1ukOErlGipMKTSFnWOZ+fPo1U+9xHkF33HkoSWewDJKC+wjayQnMyQicBjhfS&#10;VR+YjCUnLxeLOWeSUtPpYrGcpwoiP3/s0Ie3CloWNwVH0jSBi8ODD7EZkZ+PxFoejC632pgUYL3b&#10;GGQHQfpv03NC/+mYsawr+HI+pT6EqcnJMuBAxV/Rxun5E1qrA3na6LbgN5dDIo8EvrFlclwQ2gx7&#10;6t7Y2KpKbj2NdKZ0IDf0u57pkuBiuZjbQXkkwhEGQ9MFpE0D+J2zjsxccP9tL1BxZt5ZEm05mc2i&#10;+1Mwm7+aUoDXmd11RlhJUAUPREbabsJwY/YOdd1QpcEmFu5I6EonEZ66OtmDDJu0OV2ueCOu43Tq&#10;6Rew/gEAAP//AwBQSwMEFAAGAAgAAAAhAGnOELDeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAMhu9IvENkJC5oSzdKGaXphJBAcIOB4Jo1XluROCXJuvL2eCc42v70+/ur9eSsGDHE3pOC&#10;xTwDgdR401Or4P3tYbYCEZMmo60nVPCDEdb16UmlS+MP9IrjJrWCQyiWWkGX0lBKGZsOnY5zPyDx&#10;beeD04nH0EoT9IHDnZXLLCuk0z3xh04PeN9h87XZOwWr/Gn8jM+XLx9NsbM36eJ6fPwOSp2fTXe3&#10;IBJO6Q+Goz6rQ81OW78nE4VVkBcLJhXM8mwJgoEi527b4+IKZF3J/wXqXwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAMPAD/JQIAAEoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBpzhCw3gAAAAgBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="03886628" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00266916" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33A4DBF4" wp14:editId="5696ECD1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33A4DBF4" wp14:editId="16966E30">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>161925</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-142875</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="114300" cy="0"/>
                       <wp:effectExtent l="8890" t="11430" r="10160" b="7620"/>
                       <wp:wrapNone/>
                       <wp:docPr id="79" name="Łącznik prosty 79"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr>
                               <a:cxnSpLocks noChangeShapeType="1"/>
                             </wps:cNvCnPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="114300" cy="0"/>
                               </a:xfrm>
@@ -1986,51 +2428,51 @@
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:line w14:anchorId="3C0742B3" id="Łącznik prosty 79" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="12.75pt,-11.25pt" to="21.75pt,-11.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxUZwRJQIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDuie2sk91YcVZVnPSy&#10;bSPt9gMI4BgtBgQkTlr10MP+WftfHUgcZdtLVdUHDMzwePPeMLs/tBLtuXVCqxJnwxQjrqhmQm1L&#10;/PlpNbjDyHmiGJFa8RIfucP387dvZp0p+Eg3WjJuEYAoV3SmxI33pkgSRxveEjfUhisI1tq2xMPS&#10;bhNmSQforUxGaTpJOm2ZsZpy52C3OgXxPOLXNaf+U1077pEsMXDzcbRx3IQxmc9IsbXENIKeaZB/&#10;YNESoeDSC1RFPEE7K/6AagW12unaD6luE13XgvJYA1STpb9V89gQw2MtII4zF5nc/4OlH/driwQr&#10;8e0UI0Va8Ojn9x8v9IsSzwiEdf6IIAQ6dcYVkL5QaxsqpQf1aB40fXZI6UVD1JZHvk9HAxhZOJG8&#10;OhIWzsBtm+6DZpBDdl5H0Q61bQMkyIEO0ZvjxRt+8IjCZpblNyk4SPtQQor+nLHOv+e6Bb4OHJZC&#10;BdVIQfYPzgcepOhTwrbSKyFldF4q1JV4Oh6N4wGnpWAhGNKc3W4W0qI9Cb0Tv1gURK7TrN4pFsEa&#10;TtjyPPdEyNMcLpcq4EElQOc8OzXH12k6Xd4t7/JBPposB3laVYN3q0U+mKyy23F1Uy0WVfYtUMvy&#10;ohGMcRXY9Y2a5X/XCOcnc2qxS6teZEheo0e9gGz/j6SjlcG9Ux9sNDuubW8x9GZMPr+j0PzXa5hf&#10;v/b5LwAAAP//AwBQSwMEFAAGAAgAAAAhAMWOtDrbAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j09Lw0AQxe+C32EZwUtpN26tSMymiJqbF6vidZodk2B2Ns1u2+indwRBT/Pv8d5vivXke3WgMXaB&#10;LVwsMlDEdXAdNxZenqv5NaiYkB32gcnCJ0VYl6cnBeYuHPmJDpvUKDHhmKOFNqUh1zrWLXmMizAQ&#10;y+09jB6TjGOj3YhHMfe9Nll2pT12LAktDnTXUv2x2XsLsXqlXfU1q2fZ27IJZHb3jw9o7fnZdHsD&#10;KtGU/sTwgy/oUArTNuzZRdVbMKuVKC3MjZFGBJdLqdvfhS4L/f+D8hsAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDxUZwRJQIAADUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDFjrQ62wAAAAkBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7707EB35" wp14:editId="05D755EE">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7707EB35" wp14:editId="5637709A">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>50800</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-255270</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="113665" cy="226695"/>
                       <wp:effectExtent l="12065" t="12700" r="7620" b="8255"/>
                       <wp:wrapSquare wrapText="bothSides"/>
                       <wp:docPr id="78" name="Pole tekstowe 78"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="113665" cy="226695"/>
                               </a:xfrm>
@@ -2068,79 +2510,103 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="7707EB35" id="Pole tekstowe 78" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4pt;margin-top:-20.1pt;width:8.95pt;height:17.85pt;z-index:251720704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAL/cLyJgIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XgIU6BIRVlu2VJW2&#10;F2nbDzCOk1h1PO7YkNCv79gBlt5equbB8mScMzPnHGd127eGHRR6Dbbgk9GYM2UllNrWBf/yefvi&#10;hjMfhC2FAasKflSe366fP1t1LldTaMCUChmBWJ93ruBNCC7PMi8b1Qo/AqcsJSvAVgQKsc5KFB2h&#10;tyabjseLrAMsHYJU3tPb+yHJ1wm/qpQMH6vKq8BMwam3kFZM6y6u2Xol8hqFa7Q8tSH+oYtWaEtF&#10;L1D3Igi2R/0bVKslgocqjCS0GVSVlirNQNNMxr9M89gIp9IsRI53F5r8/4OVHw6P7hOy0L+GngRM&#10;Q3j3APKrZxY2jbC1ukOErlGipMKTSFnWOZ+fPo1U+9xHkF33HkoSWewDJKC+wjayQnMyQicBjhfS&#10;VR+YjCUnLxeLOWeSUtPpYrGcpwoiP3/s0Ie3CloWNwVH0jSBi8ODD7EZkZ+PxFoejC632pgUYL3b&#10;GGQHQfpv03NC/+mYsawr+HI+pT6EqcnJMuBAxV/Rxun5E1qrA3na6LbgN5dDIo8EvrFlclwQ2gx7&#10;6t7Y2KpKbj2NdKZ0IDf0u57psuCLWC7mdlAeiXCEwdB0AWnTAH7nrCMzF9x/2wtUnJl3lkRbTmaz&#10;6P4UzOavphTgdWZ3nRFWElTBA5GRtpsw3Ji9Q103VGmwiYU7ErrSSYSnrk72IMMmbU6XK96I6zid&#10;evoFrH8AAAD//wMAUEsDBBQABgAIAAAAIQD/+q0q3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCQuaEsp29hK0wkhgdgNBoJr1nhtReKUJOvK2+Od4Gj/vz5/Ltejs2LAEDtP&#10;Cq6nGQik2puOGgXvb4+TJYiYNBltPaGCH4ywrs7PSl0Yf6RXHLapEQyhWGgFbUp9IWWsW3Q6Tn2P&#10;xNneB6cTj6GRJugjw52VeZYtpNMd8YVW9/jQYv21PTgFy9nz8Bk3Ny8f9WJvV+nqdnj6DkpdXoz3&#10;dyASjumvDCd9VoeKnXb+QCYKywz+JCmYzLIcBOf5fAVid1rMQVal/O9f/QIAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAL/cLyJgIAAEoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQD/+q0q3QAAAAcBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
+                    <v:shape w14:anchorId="7707EB35" id="Pole tekstowe 78" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4pt;margin-top:-20.1pt;width:8.95pt;height:17.85pt;z-index:251720704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCscvUTJgIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XgIU6BIRVlu2VJW2&#10;F2nbDzCOk1h1PO7YkNCv79gBlt5equbB8mScMzPnHGd127eGHRR6Dbbgk9GYM2UllNrWBf/yefvi&#10;hjMfhC2FAasKflSe366fP1t1LldTaMCUChmBWJ93ruBNCC7PMi8b1Qo/AqcsJSvAVgQKsc5KFB2h&#10;tyabjseLrAMsHYJU3tPb+yHJ1wm/qpQMH6vKq8BMwam3kFZM6y6u2Xol8hqFa7Q8tSH+oYtWaEtF&#10;L1D3Igi2R/0bVKslgocqjCS0GVSVlirNQNNMxr9M89gIp9IsRI53F5r8/4OVHw6P7hOy0L+GngRM&#10;Q3j3APKrZxY2jbC1ukOErlGipMKTSFnWOZ+fPo1U+9xHkF33HkoSWewDJKC+wjayQnMyQicBjhfS&#10;VR+YjCUnLxeLOWeSUtPpYrGcpwoiP3/s0Ie3CloWNwVH0jSBi8ODD7EZkZ+PxFoejC632pgUYL3b&#10;GGQHQfpv03NC/+mYsawr+HI+pT6EqcnJMuBAxV/Rxun5E1qrA3na6LbgN5dDIo8EvrFlclwQ2gx7&#10;6t7Y2KpKbj2NdKZ0IDf0u57pkjqM5WJuB+WRCEcYDE0XkDYN4HfOOjJzwf23vUDFmXlnSbTlZDaL&#10;7k/BbP5qSgFeZ3bXGWElQRU8EBlpuwnDjdk71HVDlQabWLgjoSudRHjq6mQPMmzS5nS54o24jtOp&#10;p1/A+gcAAAD//wMAUEsDBBQABgAIAAAAIQD/+q0q3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCQuaEsp29hK0wkhgdgNBoJr1nhtReKUJOvK2+Od4Gj/vz5/Ltejs2LAEDtP&#10;Cq6nGQik2puOGgXvb4+TJYiYNBltPaGCH4ywrs7PSl0Yf6RXHLapEQyhWGgFbUp9IWWsW3Q6Tn2P&#10;xNneB6cTj6GRJugjw52VeZYtpNMd8YVW9/jQYv21PTgFy9nz8Bk3Ny8f9WJvV+nqdnj6DkpdXoz3&#10;dyASjumvDCd9VoeKnXb+QCYKywz+JCmYzLIcBOf5fAVid1rMQVal/O9f/QIAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCscvUTJgIAAEoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQD/+q0q3QAAAAcBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="4A4542ED" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00266916" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002839B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>nr telefonu</w:t>
-            </w:r>
+              <w:t>nr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002839B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002839B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>telefonu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002839B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> ....................................................................</w:t>
             </w:r>
             <w:r w:rsidRPr="002839B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>fax</w:t>
             </w:r>
             <w:r w:rsidRPr="002839B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
@@ -2355,161 +2821,189 @@
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="5838948B" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00664726" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00664726">
                                     <w:rPr>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
-                                    <w:t>Imię i nazwisko</w:t>
+                                    <w:t xml:space="preserve">Imię i </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="0059195E">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="14"/>
+                                      <w:szCs w:val="14"/>
+                                    </w:rPr>
+                                    <w:t>nazwisko</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="310840BC" id="Pole tekstowe 77" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:12.6pt;margin-top:10.25pt;width:54pt;height:9pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOVz0r2AEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s9kUKKtos1VpVYRU&#10;LlLpBziOk1gkHjPj3WT5esbOZgv0DfFiTWbsM+ecmWyvpqEXB4NkwZUyX62lME5DbV1bysdvd682&#10;UlBQrlY9OFPKoyF5tXv5Yjv6wlxAB31tUDCIo2L0pexC8EWWke7MoGgF3jguNoCDCvyJbVajGhl9&#10;6LOL9foyGwFrj6ANEWdv56LcJfymMTp8aRoyQfSlZG4hnZjOKp7ZbquKFpXvrD7RUP/AYlDWcdMz&#10;1K0KSuzRPoMarEYgaMJKw5BB01htkgZWk6//UvPQKW+SFjaH/Nkm+n+w+vPhwX9FEab3MPEAkwjy&#10;96C/k3Bw0ynXmmtEGDujam6cR8uy0VNxehqtpoIiSDV+gpqHrPYBEtDU4BBdYZ2C0XkAx7PpZgpC&#10;c/Jy83az5ormUp6/ec1x7KCK5bFHCh8MDCIGpUSeaQJXh3sK89XlSuzl4M72fZpr7/5IMGbMJPKR&#10;78w8TNUkbF3Kd7Fv1FJBfWQ1CPO28HZz0AH+lGLkTSkl/dgrNFL0Hx07EtdqCXAJqiVQTvPTUgYp&#10;5vAmzOu392jbjpFnzx1cs2uNTYqeWJzo8vSTJ6dNjev1+3e69fQ/7X4BAAD//wMAUEsDBBQABgAI&#10;AAAAIQDqNq2l3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvlfgHa5G4tTaJUpUQ&#10;p6oQnJAQaThwdOJtYjVeh9htw9/jnuhptTuj2TfFdrYDO+PkjSMJjysBDKl12lAn4at+W26A+aBI&#10;q8ERSvhFD9vyblGoXLsLVXjeh47FEPK5ktCHMOac+7ZHq/zKjUhRO7jJqhDXqeN6UpcYbgeeCLHm&#10;VhmKH3o14kuP7XF/shJ231S9mp+P5rM6VKaunwS9r49SPtzPu2dgAefwb4YrfkSHMjI17kTas0FC&#10;kiXRGafIgF31NI2HRkK6yYCXBb8tUP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjlc9&#10;K9gBAACXAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;6jatpd4AAAAIAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="310840BC" id="Pole tekstowe 77" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:12.6pt;margin-top:10.25pt;width:54pt;height:9pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3R2si1wEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbJIC1SrabFVaFSEV&#10;qFT6AV7HSSwSj5nxbrJ8PWNns6VwQ1ysyYz95r03k83VNPTiYJAsuEoWq1wK4zTU1rWVfPp292Yt&#10;BQXlatWDM5U8GpJX29evNqMvzQV00NcGBYM4KkdfyS4EX2YZ6c4MilbgjeNiAziowJ/YZjWqkdGH&#10;PrvI88tsBKw9gjZEnL2di3Kb8JvG6PC1acgE0VeSuYV0Yjp38cy2G1W2qHxn9YmG+gcWg7KOm56h&#10;blVQYo/2L6jBagSCJqw0DBk0jdUmaWA1Rf6HmsdOeZO0sDnkzzbR/4PVXw6P/gFFmD7AxANMIsjf&#10;g/5OwsFNp1xrrhFh7IyquXERLctGT+XpabSaSoogu/Ez1DxktQ+QgKYGh+gK6xSMzgM4nk03UxCa&#10;k5fr9+ucK5pLRfHuLcexgyqXxx4pfDQwiBhUEnmmCVwd7inMV5crsZeDO9v3aa69e5FgzJhJ5CPf&#10;mXmYdpOwNTdPjaOYHdRHloMwrwuvNwcd4E8pRl6VStKPvUIjRf/JsSVxr5YAl2C3BMppflrJIMUc&#10;3oR5//Yebdsx8my6g2u2rbFJ0jOLE18efzLltKpxv37/Treef6jtLwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAOo2raXeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO+V+Adrkbi1NolSlRCn&#10;qhCckBBpOHB04m1iNV6H2G3D3+Oe6Gm1O6PZN8V2tgM74+SNIwmPKwEMqXXaUCfhq35bboD5oEir&#10;wRFK+EUP2/JuUahcuwtVeN6HjsUQ8rmS0Icw5pz7tker/MqNSFE7uMmqENep43pSlxhuB54IseZW&#10;GYofejXiS4/tcX+yEnbfVL2an4/mszpUpq6fBL2vj1I+3M+7Z2AB5/Bvhit+RIcyMjXuRNqzQUKS&#10;JdEZp8iAXfU0jYdGQrrJgJcFvy1Q/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB3R2si&#10;1wEAAJgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDq&#10;Nq2l3gAAAAgBAAAPAAAAAAAAAAAAAAAAADEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" filled="f" stroked="f">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="5838948B" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00664726" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00664726">
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
-                              <w:t>Imię i nazwisko</w:t>
+                              <w:t xml:space="preserve">Imię i </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0059195E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                              <w:t>nazwisko</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>………………………</w:t>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>..…..........................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="001940D8" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="44E60BDD" w14:textId="77777777" w:rsidR="00D52888" w:rsidRDefault="00D52888" w:rsidP="00B009F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="-4140"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63D9614E" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="61D4B16C" w14:textId="77777777" w:rsidR="002809DA" w:rsidRDefault="002809DA" w:rsidP="00B009F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="-4140"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63D9614E" w14:textId="3C08B426" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="-4140"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="676F14AF" wp14:editId="2B797B28">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="676F14AF" wp14:editId="1B23B276">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1830070</wp:posOffset>
+                        <wp:posOffset>2404745</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>122555</wp:posOffset>
+                        <wp:posOffset>132080</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="685800" cy="114300"/>
                       <wp:effectExtent l="0" t="3175" r="635" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="76" name="Pole tekstowe 76"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="685800" cy="114300"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
@@ -2526,88 +3020,104 @@
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="6AF70921" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00664726" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
-                                    <w:t>nr telefonu</w:t>
+                                    <w:t xml:space="preserve">nr </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="0059195E">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="14"/>
+                                      <w:szCs w:val="14"/>
+                                    </w:rPr>
+                                    <w:t>telefonu</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="676F14AF" id="Pole tekstowe 76" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:144.1pt;margin-top:9.65pt;width:54pt;height:9pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNE9yY1wEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbJIC1SrabFVaFSEV&#10;qFT6AV7HSSwSj5nxbrJ8PWNns6VwQ1ysyYz95r03k83VNPTiYJAsuEoWq1wK4zTU1rWVfPp292Yt&#10;BQXlatWDM5U8GpJX29evNqMvzQV00NcGBYM4KkdfyS4EX2YZ6c4MilbgjeNiAziowJ/YZjWqkdGH&#10;PrvI88tsBKw9gjZEnL2di3Kb8JvG6PC1acgE0VeSuYV0Yjp38cy2G1W2qHxn9YmG+gcWg7KOm56h&#10;blVQYo/2L6jBagSCJqw0DBk0jdUmaWA1Rf6HmsdOeZO0sDnkzzbR/4PVXw6P/gFFmD7AxANMIsjf&#10;g/5OwsFNp1xrrhFh7IyquXERLctGT+XpabSaSoogu/Ez1DxktQ+QgKYGh+gK6xSMzgM4nk03UxCa&#10;k5fr9+ucK5pLRfHuLcexgyqXxx4pfDQwiBhUEnmmCVwd7inMV5crsZeDO9v3aa69e5FgzJhJ5CPf&#10;mXmYdpOwdSXXsW/UsoP6yGoQ5m3h7eagA/wpxcibUkn6sVdopOg/OXYkrtUS4BLslkA5zU8rGaSY&#10;w5swr9/eo207Rp49d3DNrjU2KXpmcaLL00+enDY1rtfv3+nW8/+0/QUAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJFh3zfeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPhDAQhe8m/odmTLy5RUgQkLLZ&#10;GD2ZGFk8eCx0FsjSKdLuLv57x5PeZua9vPleuV3tJM64+NGRgvtNBAKpc2akXsFH83KXgfBBk9GT&#10;I1TwjR621fVVqQvjLlTjeR96wSHkC61gCGEupPTdgFb7jZuRWDu4xerA69JLs+gLh9tJxlGUSqtH&#10;4g+DnvFpwO64P1kFu0+qn8evt/a9PtRj0+QRvaZHpW5v1t0jiIBr+DPDLz6jQ8VMrTuR8WJSEGdZ&#10;zFYW8gQEG5I85UPLw0MCsirl/wbVDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCNE9yY&#10;1wEAAJcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCR&#10;Yd833gAAAAkBAAAPAAAAAAAAAAAAAAAAADEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="676F14AF" id="Pole tekstowe 76" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:189.35pt;margin-top:10.4pt;width:54pt;height:9pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEtcF31wEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbJIC1SrabFVaFSEV&#10;qFT6AV7HSSwSj5nxbrJ8PWNns6VwQ1ysyYz95r03k83VNPTiYJAsuEoWq1wK4zTU1rWVfPp292Yt&#10;BQXlatWDM5U8GpJX29evNqMvzQV00NcGBYM4KkdfyS4EX2YZ6c4MilbgjeNiAziowJ/YZjWqkdGH&#10;PrvI88tsBKw9gjZEnL2di3Kb8JvG6PC1acgE0VeSuYV0Yjp38cy2G1W2qHxn9YmG+gcWg7KOm56h&#10;blVQYo/2L6jBagSCJqw0DBk0jdUmaWA1Rf6HmsdOeZO0sDnkzzbR/4PVXw6P/gFFmD7AxANMIsjf&#10;g/5OwsFNp1xrrhFh7IyquXERLctGT+XpabSaSoogu/Ez1DxktQ+QgKYGh+gK6xSMzgM4nk03UxCa&#10;k5fr9+ucK5pLRfHuLcexgyqXxx4pfDQwiBhUEnmmCVwd7inMV5crsZeDO9v3aa69e5FgzJhJ5CPf&#10;mXmYdpOwdWweG0cxO6iPLAdhXhdebw46wJ9SjLwqlaQfe4VGiv6TY0viXi0BLsFuCZTT/LSSQYo5&#10;vAnz/u092rZj5Nl0B9dsW2OTpGcWJ748/mTKaVXjfv3+nW49/1DbXwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAH888zreAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoTUGpCXGq&#10;qionJEQaDhyd2E2sxusQu234e5YTHHfmaXamWM9+YGc7RRdQwf1CALPYBuOwU/BRv9xJYDFpNHoI&#10;aBV82wjr8vqq0LkJF6zseZ86RiEYc62gT2nMOY9tb72OizBaJO8QJq8TnVPHzaQvFO4HvhQi4147&#10;pA+9Hu22t+1xf/IKNp9Y7dzXW/NeHSpX108CX7OjUrc38+YZWLJz+oPhtz5Vh5I6NeGEJrJBwcNK&#10;rghVsBQ0gYBHmZHQkCMl8LLg/xeUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDEtcF3&#10;1wEAAJgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB/&#10;PPM63gAAAAkBAAAPAAAAAAAAAAAAAAAAADEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" filled="f" stroked="f">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="6AF70921" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00664726" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
-                              <w:t>nr telefonu</w:t>
+                              <w:t xml:space="preserve">nr </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0059195E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                              <w:t>telefonu</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E76717D" wp14:editId="50ECBEF2">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>158115</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
@@ -2652,182 +3162,216 @@
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="2C1AE76A" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00664726" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00664726">
+                                  <w:r w:rsidRPr="0059195E">
                                     <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                     <w:t>Stanowisko</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="6E76717D" id="Pole tekstowe 75" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:12.45pt;margin-top:9.65pt;width:54pt;height:9pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+4XbN2AEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s9kUqJZos1VpVYRU&#10;LlLhAxzHSSwSj5nxbrJ8PWNnswX6VvFiTWbsM+ecmWyvpqEXB4NkwZUyX62lME5DbV1byu/f7l5t&#10;pKCgXK16cKaUR0PyavfyxXb0hbmADvraoGAQR8XoS9mF4IssI92ZQdEKvHFcbAAHFfgT26xGNTL6&#10;0GcX6/VlNgLWHkEbIs7ezkW5S/hNY3T40jRkguhLydxCOjGdVTyz3VYVLSrfWX2ioZ7BYlDWcdMz&#10;1K0KSuzRPoEarEYgaMJKw5BB01htkgZWk6//UfPQKW+SFjaH/Nkm+n+w+vPhwX9FEab3MPEAkwjy&#10;96B/kHBw0ynXmmtEGDujam6cR8uy0VNxehqtpoIiSDV+gpqHrPYBEtDU4BBdYZ2C0XkAx7PpZgpC&#10;c/Jy83az5ormUp6/ec1x7KCK5bFHCh8MDCIGpUSeaQJXh3sK89XlSuzl4M72fZpr7/5KMGbMJPKR&#10;78w8TNUkbF3Kd7Fv1FJBfWQ1CPO28HZz0AH+kmLkTSkl/dwrNFL0Hx07EtdqCXAJqiVQTvPTUgYp&#10;5vAmzOu392jbjpFnzx1cs2uNTYoeWZzo8vSTJ6dNjev153e69fg/7X4DAAD//wMAUEsDBBQABgAI&#10;AAAAIQDNo+273QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s0vBVKEs&#10;TWP0ZGKkePC4wBQ2ZWeR3bb4752e7HHee3nzvXwz20GccPLGkYLlIgKB1LjWUKfgq3p7eAbhg6ZW&#10;D45QwS962BS3N7nOWnemEk+70AkuIZ9pBX0IYyalb3q02i/ciMTe3k1WBz6nTraTPnO5HWQcRStp&#10;tSH+0OsRX3psDrujVbD9pvLV/HzUn+W+NFWVRvS+Oih1fzdv1yACzuE/DBd8RoeCmWp3pNaLQUH8&#10;mHKS9TQBcfGTmIVaQfKUgCxyeT2g+AMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA+4XbN&#10;2AEAAJcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDN&#10;o+273QAAAAgBAAAPAAAAAAAAAAAAAAAAADIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="6E76717D" id="Pole tekstowe 75" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:12.45pt;margin-top:9.65pt;width:54pt;height:9pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARoj6J2AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yQFVlXUdLXsahHS&#10;AistfIDrOIlF4jEzbpPy9YydpsvlDfFiTWbsM+ecmWyvp6EXR4NkwVWyWOVSGKehtq6t5Ncv9682&#10;UlBQrlY9OFPJkyF5vXv5Yjv60qyhg742KBjEUTn6SnYh+DLLSHdmULQCbxwXG8BBBf7ENqtRjYw+&#10;9Nk6z6+yEbD2CNoQcfZuLspdwm8ao8PnpiETRF9J5hbSiencxzPbbVXZovKd1Wca6h9YDMo6bnqB&#10;ulNBiQPav6AGqxEImrDSMGTQNFabpIHVFPkfap465U3SwuaQv9hE/w9Wfzo++UcUYXoHEw8wiSD/&#10;APobCQe3nXKtuUGEsTOq5sZFtCwbPZXnp9FqKimC7MePUPOQ1SFAApoaHKIrrFMwOg/gdDHdTEFo&#10;Tl5t3m5yrmguFcWb1xzHDqpcHnuk8N7AIGJQSeSZJnB1fKAwX12uxF4O7m3fp7n27rcEY8ZMIh/5&#10;zszDtJ+Erbn5OjaOYvZQn1gOwrwuvN4cdIA/pBh5VSpJ3w8KjRT9B8eWxL1aAlyC/RIop/lpJYMU&#10;c3gb5v07eLRtx8iz6Q5u2LbGJknPLM58efzJlPOqxv369Tvdev6hdj8BAAD//wMAUEsDBBQABgAI&#10;AAAAIQDNo+273QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s0vBVKEs&#10;TWP0ZGKkePC4wBQ2ZWeR3bb4752e7HHee3nzvXwz20GccPLGkYLlIgKB1LjWUKfgq3p7eAbhg6ZW&#10;D45QwS962BS3N7nOWnemEk+70AkuIZ9pBX0IYyalb3q02i/ciMTe3k1WBz6nTraTPnO5HWQcRStp&#10;tSH+0OsRX3psDrujVbD9pvLV/HzUn+W+NFWVRvS+Oih1fzdv1yACzuE/DBd8RoeCmWp3pNaLQUH8&#10;mHKS9TQBcfGTmIVaQfKUgCxyeT2g+AMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQARoj6J&#10;2AEAAJgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDN&#10;o+273QAAAAgBAAAPAAAAAAAAAAAAAAAAADIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" filled="f" stroked="f">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="2C1AE76A" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00664726" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00664726">
+                            <w:r w:rsidRPr="0059195E">
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>Stanowisko</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>..…...................</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>......</w:t>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>....................      .............................................</w:t>
+              <w:t>.........</w:t>
+            </w:r>
+            <w:r w:rsidR="00D52888">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>..................</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>...........      .........................................</w:t>
+            </w:r>
+            <w:r w:rsidR="00D52888">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.......</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5513" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2576C814" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="5C5B22C4" w14:textId="77777777" w:rsidTr="00B009F4">
+      <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="5C5B22C4" w14:textId="77777777" w:rsidTr="00057A0D">
         <w:trPr>
-          <w:trHeight w:val="731"/>
+          <w:trHeight w:val="1188"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5507" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A0E475C" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5513" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="30D45204" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="002157E0" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="7C043328" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:ind w:left="38"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2566318B" wp14:editId="5C875CFD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1082675</wp:posOffset>
                       </wp:positionH>
@@ -2886,51 +3430,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="2566318B" id="Pole tekstowe 74" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:85.25pt;margin-top:5.5pt;width:14.6pt;height:18pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjyCHrJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRFXCVuYnAH1RMxjjA6ml4gLVrAn5z15OaS+x97gYoz89GSatfT+Tza&#10;P23mi7eRcLyM7C4jwkqCKnkgNtJyE8Yns3eom5YyjT6xcEtK1zqp8FzV0R/k2CTO8XXFJ3G5T6ee&#10;/wHrXwAAAP//AwBQSwMEFAAGAAgAAAAhAJKnyNzeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8tOwzAQRfdI/IM1SGwQtQulaUKcCiGBYAcFwdaNp0mEPQ6xm4a/Z7qC3VzN0X2U68k7MeIQu0Aa&#10;5jMFAqkOtqNGw/vbw+UKREyGrHGBUMMPRlhXpyelKWw40CuOm9QINqFYGA1tSn0hZaxb9CbOQo/E&#10;v10YvEksh0bawRzY3Dt5pdRSetMRJ7Smx/sW66/N3mtYLZ7Gz/h8/fJRL3cuTxfZ+Pg9aH1+Nt3d&#10;gkg4pT8YjvW5OlTcaRv2ZKNwrDN1wygfc950BPI8A7HVsMgUyKqU/xdUvwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDjyCHrJQIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCSp8jc3gAAAAkBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
+                    <v:shape w14:anchorId="2566318B" id="Pole tekstowe 74" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:85.25pt;margin-top:5.5pt;width:14.6pt;height:18pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCHU8FJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SlXbpR09XSpQhp&#10;uUgLH+A6TmLheMzYbbJ8PWOn7VYLvCD8YNkZ+8zMOcdZ3QydYQeFXoMt+XSSc6ashErbpuTfvm5f&#10;LTnzQdhKGLCq5I/K85v1yxer3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlAW2yyCkVP&#10;6J3JZnl+lfWAlUOQynv6ejcG+Trh17WS4XNdexWYKTnVFtKMad7FOVuvRNGgcK2WxzLEP1TRCW0p&#10;6RnqTgTB9qh/g+q0RPBQh4mELoO61lKlHqibaf6sm4dWOJV6IXK8O9Pk/x+s/HR4cF+QheEtDCRg&#10;asK7e5DfPbOwaYVt1C0i9K0SFSWeRsqy3vnieDVS7QsfQXb9R6hIZLEPkICGGrvICvXJCJ0EeDyT&#10;robAZEy5XMxnFJEUms2WV3kSJRPF6bJDH94r6FhclBxJ0wQuDvc+xGJEcToSc3kwutpqY9IGm93G&#10;IDsI0n+bRqr/2TFjWV/y68VswZkwDTlZBhyp+Ctansaf0DodyNNGdyVfng+JIhL4zlbJcUFoM66p&#10;emNjqSq59djSidKR3DDsBqYr4up1zBeDO6geiXGE0dH0AmnRAv7krCc3l9z/2AtUnJkPllS7ns7n&#10;0f5pM1+8iYTjZWR3GRFWElTJA7GRlpswPpm9Q920lGn0iYVbUrrWSYWnqo7+IMcmcY6vKz6Jy306&#10;9fQPWP8CAAD//wMAUEsDBBQABgAIAAAAIQCSp8jc3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/LTsMwEEX3SPyDNUhsELULpWlCnAohgWAHBcHWjadJhD0OsZuGv2e6gt1czdF9lOvJOzHiELtA&#10;GuYzBQKpDrajRsP728PlCkRMhqxxgVDDD0ZYV6cnpSlsONArjpvUCDahWBgNbUp9IWWsW/QmzkKP&#10;xL9dGLxJLIdG2sEc2Nw7eaXUUnrTESe0psf7Fuuvzd5rWC2exs/4fP3yUS93Lk8X2fj4PWh9fjbd&#10;3YJIOKU/GI71uTpU3Gkb9mSjcKwzdcMoH3PedATyPAOx1bDIFMiqlP8XVL8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAQh1PBSYCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAkqfI3N4AAAAJAQAADwAAAAAAAAAAAAAAAACABAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="0ACA24CC" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00266916" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2998,51 +3542,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="5007384A" id="Pole tekstowe 73" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:103.25pt;margin-top:5.5pt;width:14.6pt;height:18pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDhtQHJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRFXCX2Y3AH1RMxjjA6ml4gLVrAn5z15OaS+x97gYoz89GSatfT+Tza&#10;P23mi7eRcLyM7C4jwkqCKnkgNtJyE8Yns3eom5YyjT6xcEtK1zqp8FzV0R/k2CTO8XXFJ3G5T6ee&#10;/wHrXwAAAP//AwBQSwMEFAAGAAgAAAAhAMHN0pvfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8tOwzAQRfdI/IM1SGwQtZu2SQlxKoQEojsoCLZuPE0i/Ai2m4a/Z1jBcnSP7pxbbSZr2Igh9t5J&#10;mM8EMHSN171rJby9PlyvgcWknFbGO5TwjRE29flZpUrtT+4Fx11qGZW4WCoJXUpDyXlsOrQqzvyA&#10;jrKDD1YlOkPLdVAnKreGZ0Lk3Kre0YdODXjfYfO5O1oJ6+XT+BG3i+f3Jj+Ym3RVjI9fQcrLi+nu&#10;FljCKf3B8KtP6lCT094fnY7MSMhEviKUgjltIiBbrApgewnLQgCvK/5/Qf0DAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAQ4bUByUCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAwc3Sm98AAAAJAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
+                    <v:shape w14:anchorId="5007384A" id="Pole tekstowe 73" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:103.25pt;margin-top:5.5pt;width:14.6pt;height:18pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDh/hbuJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRFXM1jvhjcQfVEjCOMjqYXSIsW8CdnPbm55P7HXqDizHy0pNr1dD6P&#10;9k+b+eJtJBwvI7vLiLCSoEoeiI203ITxyewd6qalTKNPLNyS0rVOKjxXdfQHOTaJc3xd8Ulc7tOp&#10;53/A+hcAAAD//wMAUEsDBBQABgAIAAAAIQDBzdKb3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/LTsMwEEX3SPyDNUhsELWbtkkJcSqEBKI7KAi2bjxNIvwItpuGv2dYwXJ0j+6cW20ma9iIIfbe&#10;SZjPBDB0jde9ayW8vT5cr4HFpJxWxjuU8I0RNvX5WaVK7U/uBcddahmVuFgqCV1KQ8l5bDq0Ks78&#10;gI6ygw9WJTpDy3VQJyq3hmdC5Nyq3tGHTg1432HzuTtaCevl0/gRt4vn9yY/mJt0VYyPX0HKy4vp&#10;7hZYwin9wfCrT+pQk9PeH52OzEjIRL4ilII5bSIgW6wKYHsJy0IAryv+f0H9AwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAOH+Fu4mAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAMHN0pvfAAAACQEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="79606A45" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00266916" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3110,51 +3654,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="7554F228" id="Pole tekstowe 72" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:121pt;margin-top:5.5pt;width:14.6pt;height:18pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiU7rpJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNG3ULt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPptMOVNWQqVtU/JvX7dv&#10;lpz5IGwlDFhV8ifl+c369atV7wqVQwumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyfDq9ynrAyiFI5T19vRuDfJ3w61rJ8LmuvQrMlJxqC2nGNO/inK1XomhQuFbLYxniH6rohLaU&#10;9Ax1J4Jge9S/QXVaIniow0RCl0Fda6lSD9TNbPqim8dWOJV6IXK8O9Pk/x+sfDg8ui/IwvAOBhIw&#10;NeHdPcjvnlnYtMI26hYR+laJihLPImVZ73xxvBqp9oWPILv+E1QkstgHSEBDjV1khfpkhE4CPJ1J&#10;V0NgMqZcLuY5RSSF8nx5NU2iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vcgXnAnTkJNlwJGKv6JN0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRFXOUxXwzuoHoixhFGR9MLpEUL+JOzntxccv9jL1BxZj5aUu16Np9H&#10;+6fNfPE2Eo6Xkd1lRFhJUCUPxEZabsL4ZPYOddNSptEnFm5J6VonFZ6rOvqDHJvEOb6u+CQu9+nU&#10;8z9g/QsAAP//AwBQSwMEFAAGAAgAAAAhAHQxsoDfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SFwQdWKipoQ4FUICwQ0Kaq9u7CYR9jrYbhr+nuUEp9VoRrNv6vXsLJtMiINH&#10;CfkiA2aw9XrATsLH++P1ClhMCrWyHo2EbxNh3Zyf1arS/oRvZtqkjlEJxkpJ6FMaK85j2xun4sKP&#10;Bsk7+OBUIhk6roM6UbmzXGTZkjs1IH3o1WgeetN+bo5Owqp4nnbx5eZ12y4P9jZdldPTV5Dy8mK+&#10;vwOWzJz+wvCLT+jQENPeH1FHZiWIQtCWREZOlwKizAWwvYSizIA3Nf+/oPkBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA4lO66SUCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAdDGygN8AAAAJAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
+                    <v:shape w14:anchorId="7554F228" id="Pole tekstowe 72" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:121pt;margin-top:5.5pt;width:14.6pt;height:18pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBsOMCJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRFXC1ivhjcQfVEjCOMjqYXSIsW8CdnPbm55P7HXqDizHy0pNr1dD6P&#10;9k+b+eJtJBwvI7vLiLCSoEoeiI203ITxyewd6qalTKNPLNyS0rVOKjxXdfQHOTaJc3xd8Ulc7tOp&#10;53/A+hcAAAD//wMAUEsDBBQABgAIAAAAIQB0MbKA3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcEHVioqaEOBVCAsENCmqvbuwmEfY62G4a/p7lBKfVaEazb+r17CybTIiD&#10;Rwn5IgNmsPV6wE7Cx/vj9QpYTAq1sh6NhG8TYd2cn9Wq0v6Eb2bapI5RCcZKSehTGivOY9sbp+LC&#10;jwbJO/jgVCIZOq6DOlG5s1xk2ZI7NSB96NVoHnrTfm6OTsKqeJ528eXmddsuD/Y2XZXT01eQ8vJi&#10;vr8Dlsyc/sLwi0/o0BDT3h9RR2YliELQlkRGTpcCoswFsL2EosyANzX/v6D5AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAEGw4wImAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAHQxsoDfAAAACQEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="7A4B9F91" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00266916" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="002157E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3299,51 +3843,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="4DDD1762" id="Pole tekstowe 70" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:139pt;margin-top:5.25pt;width:14.6pt;height:18pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCHU8FJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SlXbpR09XSpQhp&#10;uUgLH+A6TmLheMzYbbJ8PWOn7VYLvCD8YNkZ+8zMOcdZ3QydYQeFXoMt+XSSc6ashErbpuTfvm5f&#10;LTnzQdhKGLCq5I/K85v1yxer3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlAW2yyCkVP&#10;6J3JZnl+lfWAlUOQynv6ejcG+Trh17WS4XNdexWYKTnVFtKMad7FOVuvRNGgcK2WxzLEP1TRCW0p&#10;6RnqTgTB9qh/g+q0RPBQh4mELoO61lKlHqibaf6sm4dWOJV6IXK8O9Pk/x+s/HR4cF+QheEtDCRg&#10;asK7e5DfPbOwaYVt1C0i9K0SFSWeRsqy3vnieDVS7QsfQXb9R6hIZLEPkICGGrvICvXJCJ0EeDyT&#10;robAZEy5XMxnFJEUms2WV3kSJRPF6bJDH94r6FhclBxJ0wQuDvc+xGJEcToSc3kwutpqY9IGm93G&#10;IDsI0n+bRqr/2TFjWV/y68VswZkwDTlZBhyp+Ctansaf0DodyNNGdyVfng+JIhL4zlbJcUFoM66p&#10;emNjqSq59djSidKR3DDsBqYr4up1zBeDO6geiXGE0dH0AmnRAv7krCc3l9z/2AtUnJkPllS7ns7n&#10;0f5pM1+8iYTjZWR3GRFWElTJA7GRlpswPpm9Q920lGn0iYVbUrrWSYWnqo7+IMcmcY6vKz6Jy306&#10;9fQPWP8CAAD//wMAUEsDBBQABgAIAAAAIQClU9Q93wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcELVJ2ySEOBVCAsENCoKrG7tJhL0OtpuGv2c5wXE0o5k39WZ2lk0mxMGj&#10;hKuFAGaw9XrATsLb6/1lCSwmhVpZj0bCt4mwaU5PalVpf8QXM21Tx6gEY6Uk9CmNFeex7Y1TceFH&#10;g+TtfXAqkQwd10EdqdxZngmRc6cGpIVejeauN+3n9uAklKvH6SM+LZ/f23xvr9NFMT18BSnPz+bb&#10;G2DJzOkvDL/4hA4NMe38AXVkVkJWlPQlkSHWwCiwFEUGbCdhla+BNzX//6D5AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAEIdTwUmAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAKVT1D3fAAAACQEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
+                    <v:shape w14:anchorId="4DDD1762" id="Pole tekstowe 70" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:139pt;margin-top:5.25pt;width:14.6pt;height:18pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgZY3sJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNG3Vlm7UdLV0KUJa&#10;FqSFD3AdJ7FwPGbsNilfz9hpu9UCF4QPlp2x38y895zVbd8adlDoNdiCT0ZjzpSVUGpbF/zb1+2b&#10;JWc+CFsKA1YV/Kg8v12/frXqXK6m0IApFTICsT7vXMGbEFyeZV42qhV+BE5ZClaArQi0xTorUXSE&#10;3ppsOh4vsg6wdAhSeU9f74cgXyf8qlIyfK4qrwIzBafaQpoxzbs4Z+uVyGsUrtHyVIb4hypaoS0l&#10;vUDdiyDYHvVvUK2WCB6qMJLQZlBVWqrUA3UzGb/o5qkRTqVeiBzvLjT5/wcrHw9P7guy0L+DngRM&#10;TXj3APK7ZxY2jbC1ukOErlGipMSTSFnWOZ+frkaqfe4jyK77BCWJLPYBElBfYRtZoT4ZoZMAxwvp&#10;qg9MxpTL+WxKEUmh6XS5GCdRMpGfLzv04YOClsVFwZE0TeDi8OBDLEbk5yMxlwejy602Jm2w3m0M&#10;soMg/bdppPpfHDOWdQW/mU/nnAlTk5NlwIGKv6KN0/gTWqsDedrotuDLyyGRRwLf2zI5LghthjVV&#10;b2wsVSW3nlo6UzqQG/pdz3RJXC1ivhjcQXkkxhEGR9MLpEUD+JOzjtxccP9jL1BxZj5aUu1mMptF&#10;+6fNbP42Eo7Xkd11RFhJUAUPxEZabsLwZPYOdd1QpsEnFu5I6UonFZ6rOvmDHJvEOb2u+CSu9+nU&#10;8z9g/QsAAP//AwBQSwMEFAAGAAgAAAAhAKVT1D3fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SFwQtUnbJIQ4FUICwQ0Kgqsbu0mEvQ62m4a/ZznBcTSjmTf1ZnaWTSbEwaOE&#10;q4UAZrD1esBOwtvr/WUJLCaFWlmPRsK3ibBpTk9qVWl/xBczbVPHqARjpST0KY0V57HtjVNx4UeD&#10;5O19cCqRDB3XQR2p3FmeCZFzpwakhV6N5q437ef24CSUq8fpIz4tn9/bfG+v00UxPXwFKc/P5tsb&#10;YMnM6S8Mv/iEDg0x7fwBdWRWQlaU9CWRIdbAKLAURQZsJ2GVr4E3Nf//oPkBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA4GWN7CUCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEApVPUPd8AAAAJAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="17B83A2D" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00266916" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3412,51 +3956,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="1339CFDE" id="Pole tekstowe 69" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:157pt;margin-top:5.25pt;width:14.6pt;height:18pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDh/hbuJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRFXM1jvhjcQfVEjCOMjqYXSIsW8CdnPbm55P7HXqDizHy0pNr1dD6P&#10;9k+b+eJtJBwvI7vLiLCSoEoeiI203ITxyewd6qalTKNPLNyS0rVOKjxXdfQHOTaJc3xd8Ulc7tOp&#10;53/A+hcAAAD//wMAUEsDBBQABgAIAAAAIQAaa/0h4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcEHXapKGEOBVCAsEN2gqubrxNIuJ1sN00/D3LCY6jGc28KdeT7cWIPnSO&#10;FMxnCQik2pmOGgW77eP1CkSImozuHaGCbwywrs7PSl0Yd6I3HDexEVxCodAK2hiHQspQt2h1mLkB&#10;ib2D81ZHlr6RxusTl9teLpIkl1Z3xAutHvChxfpzc7QKVtnz+BFe0tf3Oj/0t/HqZnz68kpdXkz3&#10;dyAiTvEvDL/4jA4VM+3dkUwQvYJ0nvGXyEayBMGBNEsXIPYKsnwJsirl/wfVDwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDh/hbuJgIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAaa/0h4AAAAAkBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+                    <v:shape w14:anchorId="1339CFDE" id="Pole tekstowe 69" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:157pt;margin-top:5.25pt;width:14.6pt;height:18pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAK3gAJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3aiZDdrxVlts01V&#10;aXuRtv0AgrGNihk6kNjbr++Ak2y0bV+q8oDAA2dmzjl4dTt0hh0Ueg225NNJzpmyEiptm5J/+7p9&#10;s+TMB2ErYcCqkj8pz2/Xr1+teleoGbRgKoWMQKwvelfyNgRXZJmXreqEn4BTloI1YCcCbbHJKhQ9&#10;oXcmm+X5VdYDVg5BKu/p6/0Y5OuEX9dKhs917VVgpuRUW0gzpnkX52y9EkWDwrVaHssQ/1BFJ7Sl&#10;pGeoexEE26P+DarTEsFDHSYSugzqWkuVeqBupvmLbh5b4VTqhcjx7kyT/3+w8tPh0X1BFoa3MJCA&#10;qQnvHkB+98zCphW2UXeI0LdKVJR4GinLeueL49VItS98BNn1H6EikcU+QAIaauwiK9QnI3QS4OlM&#10;uhoCkzHlcjGfUURSaDZbXuVJlEwUp8sOfXivoGNxUXIkTRO4ODz4EIsRxelIzOXB6GqrjUkbbHYb&#10;g+wgSP9tGqn+F8eMZX3JbxazBWfCNORkGXCk4q9oeRp/Qut0IE8b3ZV8eT4kikjgO1slxwWhzbim&#10;6o2Npark1mNLJ0pHcsOwG5iuiKvrmC8Gd1A9EeMIo6PpBdKiBfzJWU9uLrn/sReoODMfLKl2M53P&#10;o/3TZr64joTjZWR3GRFWElTJA7GRlpswPpm9Q920lGn0iYU7UrrWSYXnqo7+IMcmcY6vKz6Jy306&#10;9fwPWP8CAAD//wMAUEsDBBQABgAIAAAAIQAaa/0h4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcEHXapKGEOBVCAsEN2gqubrxNIuJ1sN00/D3LCY6jGc28KdeT7cWIPnSO&#10;FMxnCQik2pmOGgW77eP1CkSImozuHaGCbwywrs7PSl0Yd6I3HDexEVxCodAK2hiHQspQt2h1mLkB&#10;ib2D81ZHlr6RxusTl9teLpIkl1Z3xAutHvChxfpzc7QKVtnz+BFe0tf3Oj/0t/HqZnz68kpdXkz3&#10;dyAiTvEvDL/4jA4VM+3dkUwQvYJ0nvGXyEayBMGBNEsXIPYKsnwJsirl/wfVDwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBAK3gAJgIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAaa/0h4AAAAAkBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="3B46752A" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00266916" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -3525,51 +4069,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="06F04399" id="Pole tekstowe 68" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:175pt;margin-top:5.5pt;width:14.6pt;height:18pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBsOMCJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRFXC1ivhjcQfVEjCOMjqYXSIsW8CdnPbm55P7HXqDizHy0pNr1dD6P&#10;9k+b+eJtJBwvI7vLiLCSoEoeiI203ITxyewd6qalTKNPLNyS0rVOKjxXdfQHOTaJc3xd8Ulc7tOp&#10;53/A+hcAAAD//wMAUEsDBBQABgAIAAAAIQC7/JA74AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcUGu3KU0b4lQICURv0CK4urGbRNjrYLtp+HuWE5xWoxnNvik3o7NsMCF2&#10;HiXMpgKYwdrrDhsJb/vHyQpYTAq1sh6NhG8TYVNdXpSq0P6Mr2bYpYZRCcZCSWhT6gvOY90ap+LU&#10;9wbJO/rgVCIZGq6DOlO5s3wuxJI71SF9aFVvHlpTf+5OTsJq8Tx8xG328l4vj3adbvLh6StIeX01&#10;3t8BS2ZMf2H4xSd0qIjp4E+oI7MSsltBWxIZM7oUyPL1HNhBwiIXwKuS/19Q/QAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBBsOMCJgIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQC7/JA74AAAAAkBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+                    <v:shape w14:anchorId="06F04399" id="Pole tekstowe 68" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:175pt;margin-top:5.5pt;width:14.6pt;height:18pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnpE/hJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHQVuYr5YnAH1RMxjjA6ml4gLVrAn5z15OaS+x97gYoz89GSatfT+Tza&#10;P23mi7eRcLyM7C4jwkqCKnkgNtJyE8Yns3eom5YyjT6xcEtK1zqp8FzV0R/k2CTO8XXFJ3G5T6ee&#10;/wHrXwAAAP//AwBQSwMEFAAGAAgAAAAhALv8kDvgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SFxQa7cpTRviVAgJRG/QIri6sZtE2Otgu2n4e5YTnFajGc2+KTejs2wwIXYe&#10;JcymApjB2usOGwlv+8fJClhMCrWyHo2EbxNhU11elKrQ/oyvZtilhlEJxkJJaFPqC85j3Rqn4tT3&#10;Bsk7+uBUIhkaroM6U7mzfC7EkjvVIX1oVW8eWlN/7k5OwmrxPHzEbfbyXi+Pdp1u8uHpK0h5fTXe&#10;3wFLZkx/YfjFJ3SoiOngT6gjsxKyW0FbEhkzuhTI8vUc2EHCIhfAq5L/X1D9AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAOekT+ElAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhALv8kDvgAAAACQEAAA8AAAAAAAAAAAAAAAAAfwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="1F3C2107" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00A85FEE" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="002157E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3714,51 +4258,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="77034CC2" id="Pole tekstowe 66" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:193.25pt;margin-top:5.5pt;width:14.6pt;height:18pt;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgZY3sJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNG3Vlm7UdLV0KUJa&#10;FqSFD3AdJ7FwPGbsNilfz9hpu9UCF4QPlp2x38y895zVbd8adlDoNdiCT0ZjzpSVUGpbF/zb1+2b&#10;JWc+CFsKA1YV/Kg8v12/frXqXK6m0IApFTICsT7vXMGbEFyeZV42qhV+BE5ZClaArQi0xTorUXSE&#10;3ppsOh4vsg6wdAhSeU9f74cgXyf8qlIyfK4qrwIzBafaQpoxzbs4Z+uVyGsUrtHyVIb4hypaoS0l&#10;vUDdiyDYHvVvUK2WCB6qMJLQZlBVWqrUA3UzGb/o5qkRTqVeiBzvLjT5/wcrHw9P7guy0L+DngRM&#10;TXj3APK7ZxY2jbC1ukOErlGipMSTSFnWOZ+frkaqfe4jyK77BCWJLPYBElBfYRtZoT4ZoZMAxwvp&#10;qg9MxpTL+WxKEUmh6XS5GCdRMpGfLzv04YOClsVFwZE0TeDi8OBDLEbk5yMxlwejy602Jm2w3m0M&#10;soMg/bdppPpfHDOWdQW/mU/nnAlTk5NlwIGKv6KN0/gTWqsDedrotuDLyyGRRwLf2zI5LghthjVV&#10;b2wsVSW3nlo6UzqQG/pdz3RJXC1ivhjcQXkkxhEGR9MLpEUD+JOzjtxccP9jL1BxZj5aUu1mMptF&#10;+6fNbP42Eo7Xkd11RFhJUAUPxEZabsLwZPYOdd1QpsEnFu5I6UonFZ6rOvmDHJvEOb2u+CSu9+nU&#10;8z9g/QsAAP//AwBQSwMEFAAGAAgAAAAhAMbuSPXfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SFwQdULbJIQ4FUICwQ0Kgqsbb5OIeB1sNw1/z3KC247maXam2sx2EBP60DtS&#10;kC4SEEiNMz21Ct5e7y8LECFqMnpwhAq+McCmPj2pdGnckV5w2sZWcAiFUivoYhxLKUPTodVh4UYk&#10;9vbOWx1Z+lYar48cbgd5lSSZtLon/tDpEe86bD63B6ugWD1OH+Fp+fzeZPvhOl7k08OXV+r8bL69&#10;ARFxjn8w/Nbn6lBzp507kAliULAssjWjbKS8iYFVus5B7PjIE5B1Jf8vqH8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA4GWN7CUCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAxu5I9d8AAAAJAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
+                    <v:shape w14:anchorId="77034CC2" id="Pole tekstowe 66" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:193.25pt;margin-top:5.5pt;width:14.6pt;height:18pt;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBH6roNJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNG3VLm3UdLV0KUJa&#10;FqSFD3AdJ7FwPGbsNilfz9hpu9UCF4QPlp2x38y895zVbd8adlDoNdiCT0ZjzpSVUGpbF/zb1+2b&#10;BWc+CFsKA1YV/Kg8v12/frXqXK6m0IApFTICsT7vXMGbEFyeZV42qhV+BE5ZClaArQi0xTorUXSE&#10;3ppsOh7fZB1g6RCk8p6+3g9Bvk74VaVk+FxVXgVmCk61hTRjmndxztYrkdcoXKPlqQzxD1W0QltK&#10;eoG6F0GwPerfoFotETxUYSShzaCqtFSpB+pmMn7RzVMjnEq9EDneXWjy/w9WPh6e3BdkoX8HPQmY&#10;mvDuAeR3zyxsGmFrdYcIXaNESYknkbKscz4/XY1U+9xHkF33CUoSWewDJKC+wjayQn0yQicBjhfS&#10;VR+YjCkX89mUIpJC0+niZpxEyUR+vuzQhw8KWhYXBUfSNIGLw4MPsRiRn4/EXB6MLrfamLTBercx&#10;yA6C9N+mkep/ccxY1hV8OZ/OOROmJifLgAMVf0Ubp/EntFYH8rTRbcEXl0MijwS+t2VyXBDaDGuq&#10;3thYqkpuPbV0pnQgN/S7numSuFrGfDG4g/JIjCMMjqYXSIsG8CdnHbm54P7HXqDizHy0pNpyMptF&#10;+6fNbP42Eo7Xkd11RFhJUAUPxEZabsLwZPYOdd1QpsEnFu5I6UonFZ6rOvmDHJvEOb2u+CSu9+nU&#10;8z9g/QsAAP//AwBQSwMEFAAGAAgAAAAhAMbuSPXfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SFwQdULbJIQ4FUICwQ0Kgqsbb5OIeB1sNw1/z3KC247maXam2sx2EBP60DtS&#10;kC4SEEiNMz21Ct5e7y8LECFqMnpwhAq+McCmPj2pdGnckV5w2sZWcAiFUivoYhxLKUPTodVh4UYk&#10;9vbOWx1Z+lYar48cbgd5lSSZtLon/tDpEe86bD63B6ugWD1OH+Fp+fzeZPvhOl7k08OXV+r8bL69&#10;ARFxjn8w/Nbn6lBzp507kAliULAssjWjbKS8iYFVus5B7PjIE5B1Jf8vqH8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAR+q6DSUCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAxu5I9d8AAAAJAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="05BCFC5C" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00A85FEE" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3826,51 +4370,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="49FC9B58" id="Pole tekstowe 65" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:211.25pt;margin-top:5.5pt;width:14.6pt;height:18pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAK3gAJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3aiZDdrxVlts01V&#10;aXuRtv0AgrGNihk6kNjbr++Ak2y0bV+q8oDAA2dmzjl4dTt0hh0Ueg225NNJzpmyEiptm5J/+7p9&#10;s+TMB2ErYcCqkj8pz2/Xr1+teleoGbRgKoWMQKwvelfyNgRXZJmXreqEn4BTloI1YCcCbbHJKhQ9&#10;oXcmm+X5VdYDVg5BKu/p6/0Y5OuEX9dKhs917VVgpuRUW0gzpnkX52y9EkWDwrVaHssQ/1BFJ7Sl&#10;pGeoexEE26P+DarTEsFDHSYSugzqWkuVeqBupvmLbh5b4VTqhcjx7kyT/3+w8tPh0X1BFoa3MJCA&#10;qQnvHkB+98zCphW2UXeI0LdKVJR4GinLeueL49VItS98BNn1H6EikcU+QAIaauwiK9QnI3QS4OlM&#10;uhoCkzHlcjGfUURSaDZbXuVJlEwUp8sOfXivoGNxUXIkTRO4ODz4EIsRxelIzOXB6GqrjUkbbHYb&#10;g+wgSP9tGqn+F8eMZX3JbxazBWfCNORkGXCk4q9oeRp/Qut0IE8b3ZV8eT4kikjgO1slxwWhzbim&#10;6o2Npark1mNLJ0pHcsOwG5iuiKvrmC8Gd1A9EeMIo6PpBdKiBfzJWU9uLrn/sReoODMfLKl2M53P&#10;o/3TZr64joTjZWR3GRFWElTJA7GRlpswPpm9Q920lGn0iYU7UrrWSYXnqo7+IMcmcY6vKz6Jy306&#10;9fwPWP8CAAD//wMAUEsDBBQABgAIAAAAIQDWAhk13wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcEHUS0qaEOBVCAsENCoKrG2+TiHgdbDcNf89ygtuO5ml2ptrMdhAT+tA7&#10;UpAuEhBIjTM9tQreXu8v1yBC1GT04AgVfGOATX16UunSuCO94LSNreAQCqVW0MU4llKGpkOrw8KN&#10;SOztnbc6svStNF4fOdwOMkuSlbS6J/7Q6RHvOmw+twerYJ0/Th/h6er5vVnth+t4UUwPX16p87P5&#10;9gZExDn+wfBbn6tDzZ127kAmiEFBnmVLRtlIeRMD+TItQOz4KBKQdSX/L6h/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAEAreAAmAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhANYCGTXfAAAACQEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
+                    <v:shape w14:anchorId="49FC9B58" id="Pole tekstowe 65" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:211.25pt;margin-top:5.5pt;width:14.6pt;height:18pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBINR5KJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRF/CRuYnAH1RMxjjA6ml4gLVrAn5z15OaS+x97gYoz89GSatfT+Tza&#10;P23mi7eRcLyM7C4jwkqCKnkgNtJyE8Yns3eom5YyjT6xcEtK1zqp8FzV0R/k2CTO8XXFJ3G5T6ee&#10;/wHrXwAAAP//AwBQSwMEFAAGAAgAAAAhANYCGTXfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SFwQdRLSpoQ4FUICwQ0Kgqsbb5OIeB1sNw1/z3KC247maXam2sx2EBP60DtS&#10;kC4SEEiNMz21Ct5e7y/XIELUZPTgCBV8Y4BNfXpS6dK4I73gtI2t4BAKpVbQxTiWUoamQ6vDwo1I&#10;7O2dtzqy9K00Xh853A4yS5KVtLon/tDpEe86bD63B6tgnT9OH+Hp6vm9We2H63hRTA9fXqnzs/n2&#10;BkTEOf7B8Fufq0PNnXbuQCaIQUGeZUtG2Uh5EwP5Mi1A7PgoEpB1Jf8vqH8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEASDUeSiUCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA1gIZNd8AAAAJAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="6D67D3F1" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00A85FEE" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="002157E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4015,51 +4559,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="161CBA73" id="Pole tekstowe 63" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:229pt;margin-top:5.5pt;width:14.6pt;height:18pt;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnpE/hJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHQVuYr5YnAH1RMxjjA6ml4gLVrAn5z15OaS+x97gYoz89GSatfT+Tza&#10;P23mi7eRcLyM7C4jwkqCKnkgNtJyE8Yns3eom5YyjT6xcEtK1zqp8FzV0R/k2CTO8XXFJ3G5T6ee&#10;/wHrXwAAAP//AwBQSwMEFAAGAAgAAAAhAOcY4wPfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwzAMhe9I/IfISFzQlm6UtZSmE0ICsRtsCK5Z67UViVOSrCv/HnOCk229p+fvlevJGjGiD70j&#10;BYt5AgKpdk1PrYK33eMsBxGipkYbR6jgGwOsq/OzUheNO9ErjtvYCg6hUGgFXYxDIWWoO7Q6zN2A&#10;xNrBeasjn76VjdcnDrdGLpNkJa3uiT90esCHDuvP7dEqyNPn8SNsrl/e69XB3MarbHz68kpdXkz3&#10;dyAiTvHPDL/4jA4VM+3dkZogjIL0JucukYUFTzakebYEseclS0BWpfzfoPoBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA56RP4SUCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA5xjjA98AAAAJAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
+                    <v:shape w14:anchorId="161CBA73" id="Pole tekstowe 63" o:spid="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:229pt;margin-top:5.5pt;width:14.6pt;height:18pt;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoe+umJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRF/CT2Y3AH1RMxjjA6ml4gLVrAn5z15OaS+x97gYoz89GSatfT+Tza&#10;P23mi7eRcLyM7C4jwkqCKnkgNtJyE8Yns3eom5YyjT6xcEtK1zqp8FzV0R/k2CTO8XXFJ3G5T6ee&#10;/wHrXwAAAP//AwBQSwMEFAAGAAgAAAAhAOcY4wPfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwzAMhe9I/IfISFzQlm6UtZSmE0ICsRtsCK5Z67UViVOSrCv/HnOCk229p+fvlevJGjGiD70j&#10;BYt5AgKpdk1PrYK33eMsBxGipkYbR6jgGwOsq/OzUheNO9ErjtvYCg6hUGgFXYxDIWWoO7Q6zN2A&#10;xNrBeasjn76VjdcnDrdGLpNkJa3uiT90esCHDuvP7dEqyNPn8SNsrl/e69XB3MarbHz68kpdXkz3&#10;dyAiTvHPDL/4jA4VM+3dkZogjIL0JucukYUFTzakebYEseclS0BWpfzfoPoBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA6HvrpiUCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA5xjjA98AAAAJAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="3C4283D6" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00A85FEE" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4127,127 +4671,267 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="3D47F82F" id="Pole tekstowe 62" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:247pt;margin-top:5.5pt;width:14.6pt;height:18pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBH6roNJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNG3VLm3UdLV0KUJa&#10;FqSFD3AdJ7FwPGbsNilfz9hpu9UCF4QPlp2x38y895zVbd8adlDoNdiCT0ZjzpSVUGpbF/zb1+2b&#10;BWc+CFsKA1YV/Kg8v12/frXqXK6m0IApFTICsT7vXMGbEFyeZV42qhV+BE5ZClaArQi0xTorUXSE&#10;3ppsOh7fZB1g6RCk8p6+3g9Bvk74VaVk+FxVXgVmCk61hTRjmndxztYrkdcoXKPlqQzxD1W0QltK&#10;eoG6F0GwPerfoFotETxUYSShzaCqtFSpB+pmMn7RzVMjnEq9EDneXWjy/w9WPh6e3BdkoX8HPQmY&#10;mvDuAeR3zyxsGmFrdYcIXaNESYknkbKscz4/XY1U+9xHkF33CUoSWewDJKC+wjayQn0yQicBjhfS&#10;VR+YjCkX89mUIpJC0+niZpxEyUR+vuzQhw8KWhYXBUfSNIGLw4MPsRiRn4/EXB6MLrfamLTBercx&#10;yA6C9N+mkep/ccxY1hV8OZ/OOROmJifLgAMVf0Ubp/EntFYH8rTRbcEXl0MijwS+t2VyXBDaDGuq&#10;3thYqkpuPbV0pnQgN/S7numSuFrGfDG4g/JIjCMMjqYXSIsG8CdnHbm54P7HXqDizHy0pNpyMptF&#10;+6fNbP42Eo7Xkd11RFhJUAUPxEZabsLwZPYOdd1QpsEnFu5I6UonFZ6rOvmDHJvEOb2u+CSu9+nU&#10;8z9g/QsAAP//AwBQSwMEFAAGAAgAAAAhADI6U8LgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SFxQ6zQN/QlxKoQEojdoEVzdeJtExOtgu2l4e5YTnFajbzQ7U2xG24kBfWgd&#10;KZhNExBIlTMt1Qre9o+TFYgQNRndOUIF3xhgU15eFDo37kyvOOxiLTiEQq4VNDH2uZShatDqMHU9&#10;ErOj81ZHlr6Wxuszh9tOpkmykFa3xB8a3eNDg9Xn7mQVrLLn4SNs5y/v1eLYrePNcnj68kpdX433&#10;dyAijvHPDL/1uTqU3OngTmSC6BRk64y3RAYzvmy4TecpiAOTZQKyLOT/BeUPAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAEfqug0lAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhADI6U8LgAAAACQEAAA8AAAAAAAAAAAAAAAAAfwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
+                    <v:shape w14:anchorId="3D47F82F" id="Pole tekstowe 62" o:spid="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:247pt;margin-top:5.5pt;width:14.6pt;height:18pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJroVIJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHQV+Yn5YnAH1RMxjjA6ml4gLVrAn5z15OaS+x97gYoz89GSatfT+Tza&#10;P23mi7eRcLyM7C4jwkqCKnkgNtJyE8Yns3eom5YyjT6xcEtK1zqp8FzV0R/k2CTO8XXFJ3G5T6ee&#10;/wHrXwAAAP//AwBQSwMEFAAGAAgAAAAhADI6U8LgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SFxQ6zQN/QlxKoQEojdoEVzdeJtExOtgu2l4e5YTnFajbzQ7U2xG24kBfWgd&#10;KZhNExBIlTMt1Qre9o+TFYgQNRndOUIF3xhgU15eFDo37kyvOOxiLTiEQq4VNDH2uZShatDqMHU9&#10;ErOj81ZHlr6Wxuszh9tOpkmykFa3xB8a3eNDg9Xn7mQVrLLn4SNs5y/v1eLYrePNcnj68kpdX433&#10;dyAijvHPDL/1uTqU3OngTmSC6BRk64y3RAYzvmy4TecpiAOTZQKyLOT/BeUPAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAEmuhUglAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhADI6U8LgAAAACQEAAA8AAAAAAAAAAAAAAAAAfwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="4ABF9CE6" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00A85FEE" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="002157E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4. NIP</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="4976E674" w14:textId="7B471FA6" w:rsidR="00B25A0F" w:rsidRPr="00B25A0F" w:rsidRDefault="00B25A0F" w:rsidP="00B25A0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02FB89A5" w14:textId="15ECEBB1" w:rsidR="00B25A0F" w:rsidRDefault="00057A0D" w:rsidP="00B25A0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251737088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0039678E" wp14:editId="4A3A2AB1">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1087120</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>148590</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2235835" cy="247650"/>
+                      <wp:effectExtent l="0" t="0" r="12065" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="603394920" name="Pole tekstowe 84"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2235835" cy="247650"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:schemeClr val="lt1"/>
+                              </a:solidFill>
+                              <a:ln w="6350">
+                                <a:solidFill>
+                                  <a:prstClr val="black"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="5B29247F" w14:textId="77777777" w:rsidR="002809DA" w:rsidRDefault="002809DA" w:rsidP="002809DA"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="0039678E" id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;margin-left:85.6pt;margin-top:11.7pt;width:176.05pt;height:19.5pt;z-index:251737088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnAJcWOwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5w4j7ZGnCJLkWFA&#10;0BZIh54VWUqEyaImKbGzXz9KebbdadhFJkXqI/mR9Pi+rTXZCecVmJL2Ol1KhOFQKbMu6Y+X+Zdb&#10;SnxgpmIajCjpXnh6P/n8adzYQuSwAV0JRxDE+KKxJd2EYIss83wjauY7YIVBowRXs4CqW2eVYw2i&#10;1zrLu91R1oCrrAMuvMfbh4ORThK+lIKHJym9CESXFHML6XTpXMUzm4xZsXbMbhQ/psH+IYuaKYNB&#10;z1APLDCydeoDVK24Aw8ydDjUGUipuEg1YDW97rtqlhtmRaoFyfH2TJP/f7D8cbe0z46E9iu02MBI&#10;SGN94fEy1tNKV8cvZkrQjhTuz7SJNhCOl3neH972h5RwtOWDm9Ew8ZpdXlvnwzcBNYlCSR22JbHF&#10;dgsfMCK6nlxiMA9aVXOldVLiKIiZdmTHsIk6pBzxxRsvbUhT0lEfQ39AiNDn9yvN+M9Y5VsE1LTB&#10;y0vtUQrtqiWqwqr6J2JWUO2RLweHUfKWzxXiL5gPz8zh7CBFuA/hCQ+pAZOCo0TJBtzvv91Hf2wp&#10;WilpcBZL6n9tmROU6O8Gm33XGwzi8CZlMLzJUXHXltW1xWzrGSBTPdw8y5MY/YM+idJB/YprM41R&#10;0cQMx9glDSdxFg4bgmvHxXSanHBcLQsLs7Q8QkeSI68v7Stz9tjXgBPxCKepZcW79h5840sD020A&#10;qVLvI9EHVo/846in9hzXMu7StZ68Lj+PyR8AAAD//wMAUEsDBBQABgAIAAAAIQCyaurc3QAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFOnlBDiVIAKl54oiLMbu7ZFvI5i&#10;Nw1/z3KC42ifZt42mzn0bDJj8hElLBcFMINd1B6thI/3l5sKWMoKteojGgnfJsGmvbxoVK3jGd/M&#10;tM+WUQmmWklwOQ8156lzJqi0iINBuh3jGFSmOFquR3Wm8tBzURRrHpRHWnBqMM/OdF/7U5CwfbL3&#10;tqvU6LaV9n6aP487+yrl9dX8+AAsmzn/wfCrT+rQktMhnlAn1lO+WwpCJYhyBYyAW1GWwA4S1mIF&#10;vG34/w/aHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBnAJcWOwIAAIQEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCyaurc3QAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAJUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5B29247F" w14:textId="77777777" w:rsidR="002809DA" w:rsidRDefault="002809DA" w:rsidP="002809DA"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30D45204" w14:textId="0EA957D1" w:rsidR="00B25A0F" w:rsidRPr="00057A0D" w:rsidRDefault="00057A0D" w:rsidP="00B25A0F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1665"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00057A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> REGON</w:t>
+            </w:r>
+            <w:r w:rsidR="00B25A0F" w:rsidRPr="00057A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="63534907" w14:textId="77777777" w:rsidTr="00B009F4">
+      <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="63534907" w14:textId="77777777" w:rsidTr="007F1D92">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="1503"/>
+          <w:trHeight w:val="2112"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2753" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F51A5B3" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="002157E0" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="2F51A5B3" w14:textId="74645CF3" w:rsidR="004F684E" w:rsidRPr="002157E0" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5368"/>
               </w:tabs>
               <w:ind w:left="38"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C1DB737" wp14:editId="0B0A95D2">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C1DB737" wp14:editId="5D78FFF9">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>944880</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>514985</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="185420" cy="228600"/>
                       <wp:effectExtent l="13970" t="10160" r="10160" b="8890"/>
                       <wp:wrapSquare wrapText="bothSides"/>
                       <wp:docPr id="61" name="Pole tekstowe 61"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="185420" cy="228600"/>
                               </a:xfrm>
@@ -4285,51 +4969,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="2C1DB737" id="Pole tekstowe 61" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:74.4pt;margin-top:40.55pt;width:14.6pt;height:18pt;z-index:251703296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBINR5KJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRF/CRuYnAH1RMxjjA6ml4gLVrAn5z15OaS+x97gYoz89GSatfT+Tza&#10;P23mi7eRcLyM7C4jwkqCKnkgNtJyE8Yns3eom5YyjT6xcEtK1zqp8FzV0R/k2CTO8XXFJ3G5T6ee&#10;/wHrXwAAAP//AwBQSwMEFAAGAAgAAAAhAFY2liPeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SFwQdQJVE0KcCiGB4AYFwdWNt0mEvQ62m4a/Z3uC2452NPOmXs/OiglDHDwp&#10;yBcZCKTWm4E6Be9vD5cliJg0GW09oYIfjLBuTk9qXRl/oFecNqkTHEKx0gr6lMZKytj26HRc+BGJ&#10;fzsfnE4sQydN0AcOd1ZeZdlKOj0QN/R6xPse26/N3ikol0/TZ3y+fvloVzt7ky6K6fE7KHV+Nt/d&#10;gkg4pz8zHPEZHRpm2vo9mSgs62XJ6InD8hzE0VCUPG7LR17kIJta/p/Q/AIAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBINR5KJQIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBWNpYj3gAAAAoBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
+                    <v:shape w14:anchorId="2C1DB737" id="Pole tekstowe 61" o:spid="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:74.4pt;margin-top:40.55pt;width:14.6pt;height:18pt;z-index:251703296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKAylPJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRF/MxjvhjcQfVEjCOMjqYXSIsW8CdnPbm55P7HXqDizHy0pNr1dD6P&#10;9k+b+eJtJBwvI7vLiLCSoEoeiI203ITxyewd6qalTKNPLNyS0rVOKjxXdfQHOTaJc3xd8Ulc7tOp&#10;53/A+hcAAAD//wMAUEsDBBQABgAIAAAAIQBWNpYj3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcEHUCVRNCnAohgeAGBcHVjbdJhL0OtpuGv2d7gtuOdjTzpl7PzooJQxw8&#10;KcgXGQik1puBOgXvbw+XJYiYNBltPaGCH4ywbk5Pal0Zf6BXnDapExxCsdIK+pTGSsrY9uh0XPgR&#10;iX87H5xOLEMnTdAHDndWXmXZSjo9EDf0esT7Htuvzd4pKJdP02d8vn75aFc7e5MuiunxOyh1fjbf&#10;3YJIOKc/MxzxGR0aZtr6PZkoLOtlyeiJw/IcxNFQlDxuy0de5CCbWv6f0PwCAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEASgMpTyYCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAVjaWI94AAAAKAQAADwAAAAAAAAAAAAAAAACABAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="0CD8B2E4" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00B862C5" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4397,51 +5081,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="30224ECA" id="Pole tekstowe 60" o:spid="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:56.4pt;margin-top:40.55pt;width:14.6pt;height:18pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoe+umJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRF/CT2Y3AH1RMxjjA6ml4gLVrAn5z15OaS+x97gYoz89GSatfT+Tza&#10;P23mi7eRcLyM7C4jwkqCKnkgNtJyE8Yns3eom5YyjT6xcEtK1zqp8FzV0R/k2CTO8XXFJ3G5T6ee&#10;/wHrXwAAAP//AwBQSwMEFAAGAAgAAAAhACijNa/eAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SFwQdRyqtoQ4FUICwa2UqlzdeJtE+CfYbhrens0JjqMZzXxTrkdr2IAhdt5J&#10;ELMMGLra6841EnYfz7crYDEpp5XxDiX8YIR1dXlRqkL7s3vHYZsaRiUuFkpCm1JfcB7rFq2KM9+j&#10;I+/og1WJZGi4DupM5dbwPMsW3KrO0UKrenxqsf7anqyE1fx1+Ixvd5t9vTia+3SzHF6+g5TXV+Pj&#10;A7CEY/oLw4RP6FAR08GfnI7MkBY5oScqEwLYFJjndO4wOUsBvCr5/wvVLwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDoe+umJQIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAoozWv3gAAAAoBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
+                    <v:shape w14:anchorId="30224ECA" id="Pole tekstowe 60" o:spid="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:56.4pt;margin-top:40.55pt;width:14.6pt;height:18pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqTdyjJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRF/CxivhjcQfVEjCOMjqYXSIsW8CdnPbm55P7HXqDizHy0pNr1dD6P&#10;9k+b+eJtJBwvI7vLiLCSoEoeiI203ITxyewd6qalTKNPLNyS0rVOKjxXdfQHOTaJc3xd8Ulc7tOp&#10;53/A+hcAAAD//wMAUEsDBBQABgAIAAAAIQAoozWv3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUhcEHUcqraEOBVCAsGtlKpc3XibRPgn2G4a3p7NCY6jGc18U65Ha9iAIXbe&#10;SRCzDBi62uvONRJ2H8+3K2AxKaeV8Q4l/GCEdXV5UapC+7N7x2GbGkYlLhZKQptSX3Ae6xatijPf&#10;oyPv6INViWRouA7qTOXW8DzLFtyqztFCq3p8arH+2p6shNX8dfiMb3ebfb04mvt0sxxevoOU11fj&#10;4wOwhGP6C8OET+hQEdPBn5yOzJAWOaEnKhMC2BSY53TuMDlLAbwq+f8L1S8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA6k3coyYCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKKM1r94AAAAKAQAADwAAAAAAAAAAAAAAAACABAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="514776FF" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00B862C5" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4509,51 +5193,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="2F18B1D0" id="Pole tekstowe 59" o:spid="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:38.4pt;margin-top:40.55pt;width:14.6pt;height:18pt;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJroVIJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHQV+Yn5YnAH1RMxjjA6ml4gLVrAn5z15OaS+x97gYoz89GSatfT+Tza&#10;P23mi7eRcLyM7C4jwkqCKnkgNtJyE8Yns3eom5YyjT6xcEtK1zqp8FzV0R/k2CTO8XXFJ3G5T6ee&#10;/wHrXwAAAP//AwBQSwMEFAAGAAgAAAAhAB+pkajeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAMhu9IvENkJC6IpQHUjtJ0QkgguI2B4Jo1XlvROCXJuvL2eCe42fqtz99frWY3iAlD7D1p&#10;UIsMBFLjbU+thve3x8sliJgMWTN4Qg0/GGFVn55UprT+QK84bVIrGEKxNBq6lMZSyth06Exc+BGJ&#10;s50PziReQyttMAeGu0FeZVkunemJP3RmxIcOm6/N3mlY3jxPn/Hlev3R5LvhNl0U09N30Pr8bL6/&#10;A5FwTn/HcNRndajZaev3ZKMYNBQ5mydmKQXimGc5d9vyoAoFsq7k/wb1LwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBJroVIJQIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAfqZGo3gAAAAkBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
+                    <v:shape w14:anchorId="2F18B1D0" id="Pole tekstowe 59" o:spid="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:38.4pt;margin-top:40.55pt;width:14.6pt;height:18pt;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLmLJNJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNG3Vlm7UdLV0KUJa&#10;FqSFD3AdJ7FwPGbsNilfz9hpu9UCF4QPlp2x38y895zVbd8adlDoNdiCT0ZjzpSVUGpbF/zb1+2b&#10;JWc+CFsKA1YV/Kg8v12/frXqXK6m0IApFTICsT7vXMGbEFyeZV42qhV+BE5ZClaArQi0xTorUXSE&#10;3ppsOh4vsg6wdAhSeU9f74cgXyf8qlIyfK4qrwIzBafaQpoxzbs4Z+uVyGsUrtHyVIb4hypaoS0l&#10;vUDdiyDYHvVvUK2WCB6qMJLQZlBVWqrUA3UzGb/o5qkRTqVeiBzvLjT5/wcrHw9P7guy0L+DngRM&#10;TXj3APK7ZxY2jbC1ukOErlGipMSTSFnWOZ+frkaqfe4jyK77BCWJLPYBElBfYRtZoT4ZoZMAxwvp&#10;qg9MxpTL+WxKEUmh6XS5GCdRMpGfLzv04YOClsVFwZE0TeDi8OBDLEbk5yMxlwejy602Jm2w3m0M&#10;soMg/bdppPpfHDOWdQW/mU/nnAlTk5NlwIGKv6KN0/gTWqsDedrotuDLyyGRRwLf2zI5LghthjVV&#10;b2wsVSW3nlo6UzqQG/pdz3RJ/CxivhjcQXkkxhEGR9MLpEUD+JOzjtxccP9jL1BxZj5aUu1mMptF&#10;+6fNbP42Eo7Xkd11RFhJUAUPxEZabsLwZPYOdd1QpsEnFu5I6UonFZ6rOvmDHJvEOb2u+CSu9+nU&#10;8z9g/QsAAP//AwBQSwMEFAAGAAgAAAAhAB+pkajeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAMhu9IvENkJC6IpQHUjtJ0QkgguI2B4Jo1XlvROCXJuvL2eCe42fqtz99frWY3iAlD7D1p&#10;UIsMBFLjbU+thve3x8sliJgMWTN4Qg0/GGFVn55UprT+QK84bVIrGEKxNBq6lMZSyth06Exc+BGJ&#10;s50PziReQyttMAeGu0FeZVkunemJP3RmxIcOm6/N3mlY3jxPn/Hlev3R5LvhNl0U09N30Pr8bL6/&#10;A5FwTn/HcNRndajZaev3ZKMYNBQ5mydmKQXimGc5d9vyoAoFsq7k/wb1LwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBLmLJNJQIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAfqZGo3gAAAAkBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="2F6AC2CD" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00B862C5" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4621,51 +5305,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="46AE8DAD" id="Pole tekstowe 58" o:spid="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:20.4pt;margin-top:40.55pt;width:14.6pt;height:18pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDp4HCkJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SlXbpR09XSpQhp&#10;uUgLH+A6TmLheMzYbbJ8PWOn7VYLvCD8YNkZ+8zMOcdZ3QydYQeFXoMt+XSSc6ashErbpuTfvm5f&#10;LTnzQdhKGLCq5I/K85v1yxer3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlAW2yyCkVP&#10;6J3JZnl+lfWAlUOQynv6ejcG+Trh17WS4XNdexWYKTnVFtKMad7FOVuvRNGgcK2WxzLEP1TRCW0p&#10;6RnqTgTB9qh/g+q0RPBQh4mELoO61lKlHqibaf6sm4dWOJV6IXK8O9Pk/x+s/HR4cF+QheEtDCRg&#10;asK7e5DfPbOwaYVt1C0i9K0SFSWeRsqy3vnieDVS7QsfQXb9R6hIZLEPkICGGrvICvXJCJ0EeDyT&#10;robAZEy5XMxnFJEUms2WV3kSJRPF6bJDH94r6FhclBxJ0wQuDvc+xGJEcToSc3kwutpqY9IGm93G&#10;IDsI0n+bRqr/2TFjWV/y68VswZkwDTlZBhyp+Ctansaf0DodyNNGdyVfng+JIhL4zlbJcUFoM66p&#10;emNjqSq59djSidKR3DDsBqYr4ud1zBeDO6geiXGE0dH0AmnRAv7krCc3l9z/2AtUnJkPllS7ns7n&#10;0f5pM1+8iYTjZWR3GRFWElTJA7GRlpswPpm9Q920lGn0iYVbUrrWSYWnqo7+IMcmcY6vKz6Jy306&#10;9fQPWP8CAAD//wMAUEsDBBQABgAIAAAAIQAk1W573QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcELUNVVNCnAohgeBWSlWubuwmEfY62G4a/p7lBMfVjN6+qVaTd2y0MfUB&#10;FciZAGaxCabHVsH2/el6CSxljUa7gFbBt02wqs/PKl2acMI3O25yywiCqdQKupyHkvPUdNbrNAuD&#10;RcoOIXqd6YwtN1GfCO4dvxFiwb3ukT50erCPnW0+N0evYDl/GT/S6+161ywO7i5fFePzV1Tq8mJ6&#10;uAeW7ZT/yvCrT+pQk9M+HNEk5hTMBZlnYkkJjPJC0LQ99WQhgdcV/z+g/gEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDp4HCkJgIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAk1W573QAAAAgBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
+                    <v:shape w14:anchorId="46AE8DAD" id="Pole tekstowe 58" o:spid="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:20.4pt;margin-top:40.55pt;width:14.6pt;height:18pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDr1kehJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3aiZDdrxVlts01V&#10;aXuRtv0AgrGNihk6kNjbr++Ak2y0bV+q8oDAA2dmzjl4dTt0hh0Ueg225NNJzpmyEiptm5J/+7p9&#10;s+TMB2ErYcCqkj8pz2/Xr1+teleoGbRgKoWMQKwvelfyNgRXZJmXreqEn4BTloI1YCcCbbHJKhQ9&#10;oXcmm+X5VdYDVg5BKu/p6/0Y5OuEX9dKhs917VVgpuRUW0gzpnkX52y9EkWDwrVaHssQ/1BFJ7Sl&#10;pGeoexEE26P+DarTEsFDHSYSugzqWkuVeqBupvmLbh5b4VTqhcjx7kyT/3+w8tPh0X1BFoa3MJCA&#10;qQnvHkB+98zCphW2UXeI0LdKVJR4GinLeueL49VItS98BNn1H6EikcU+QAIaauwiK9QnI3QS4OlM&#10;uhoCkzHlcjGfUURSaDZbXuVJlEwUp8sOfXivoGNxUXIkTRO4ODz4EIsRxelIzOXB6GqrjUkbbHYb&#10;g+wgSP9tGqn+F8eMZX3JbxazBWfCNORkGXCk4q9oeRp/Qut0IE8b3ZV8eT4kikjgO1slxwWhzbim&#10;6o2Npark1mNLJ0pHcsOwG5iuiJ/rmC8Gd1A9EeMIo6PpBdKiBfzJWU9uLrn/sReoODMfLKl2M53P&#10;o/3TZr64joTjZWR3GRFWElTJA7GRlpswPpm9Q920lGn0iYU7UrrWSYXnqo7+IMcmcY6vKz6Jy306&#10;9fwPWP8CAAD//wMAUEsDBBQABgAIAAAAIQAk1W573QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcELUNVVNCnAohgeBWSlWubuwmEfY62G4a/p7lBMfVjN6+qVaTd2y0MfUB&#10;FciZAGaxCabHVsH2/el6CSxljUa7gFbBt02wqs/PKl2acMI3O25yywiCqdQKupyHkvPUdNbrNAuD&#10;RcoOIXqd6YwtN1GfCO4dvxFiwb3ukT50erCPnW0+N0evYDl/GT/S6+161ywO7i5fFePzV1Tq8mJ6&#10;uAeW7ZT/yvCrT+pQk9M+HNEk5hTMBZlnYkkJjPJC0LQ99WQhgdcV/z+g/gEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDr1kehJgIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAk1W573QAAAAgBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="3BD328AA" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00B862C5" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4733,502 +5417,1135 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="4A900B8E" id="Pole tekstowe 57" o:spid="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:2.4pt;margin-top:40.55pt;width:14.6pt;height:18pt;z-index:251699200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKAylPJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRF/MxjvhjcQfVEjCOMjqYXSIsW8CdnPbm55P7HXqDizHy0pNr1dD6P&#10;9k+b+eJtJBwvI7vLiLCSoEoeiI203ITxyewd6qalTKNPLNyS0rVOKjxXdfQHOTaJc3xd8Ulc7tOp&#10;53/A+hcAAAD//wMAUEsDBBQABgAIAAAAIQBYYngX3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcEHVCo7aEOBVCAsENCmqvbrxNIux1sN00/D3LCY6rGb15W60nZ8WIIfae&#10;FOSzDARS401PrYKP98frFYiYNBltPaGCb4ywrs/PKl0af6I3HDepFQyhWGoFXUpDKWVsOnQ6zvyA&#10;xNnBB6cTn6GVJugTw52VN1m2kE73xAudHvChw+Zzc3QKVsXzuIsv89dtszjY23S1HJ++glKXF9P9&#10;HYiEU/orw68+q0PNTnt/JBOFVVCweGJUnoPgeF7wZ3uu5cscZF3J//71DwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBKAylPJgIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBYYngX3QAAAAcBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
+                    <v:shape w14:anchorId="4A900B8E" id="Pole tekstowe 57" o:spid="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:2.4pt;margin-top:40.55pt;width:14.6pt;height:18pt;z-index:251699200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMWXBAJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRF/CxjvhjcQfVEjCOMjqYXSIsW8CdnPbm55P7HXqDizHy0pNr1dD6P&#10;9k+b+eJtJBwvI7vLiLCSoEoeiI203ITxyewd6qalTKNPLNyS0rVOKjxXdfQHOTaJc3xd8Ulc7tOp&#10;53/A+hcAAAD//wMAUEsDBBQABgAIAAAAIQBYYngX3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcEHVCo7aEOBVCAsENCmqvbrxNIux1sN00/D3LCY6rGb15W60nZ8WIIfae&#10;FOSzDARS401PrYKP98frFYiYNBltPaGCb4ywrs/PKl0af6I3HDepFQyhWGoFXUpDKWVsOnQ6zvyA&#10;xNnBB6cTn6GVJugTw52VN1m2kE73xAudHvChw+Zzc3QKVsXzuIsv89dtszjY23S1HJ++glKXF9P9&#10;HYiEU/orw68+q0PNTnt/JBOFVVCweGJUnoPgeF7wZ3uu5cscZF3J//71DwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBMWXBAJgIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBYYngX3QAAAAcBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="5F40FC68" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00B862C5" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="00057A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
             <w:r w:rsidRPr="002157E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5.  Podstawowy rodzaj działalności wg PKD</w:t>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidR="00B25A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Przeważający</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002157E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rodzaj działalności wg PKD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A4E9E77" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="002157E0" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5863C44C" w14:textId="49F0F9DF" w:rsidR="00057A0D" w:rsidRDefault="002809DA" w:rsidP="00057A0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B25A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00057A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Agencja zatrudnienia</w:t>
+            </w:r>
+            <w:r w:rsidR="00501FE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00057A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BD88208" w14:textId="708885AB" w:rsidR="008D7FF8" w:rsidRDefault="007F1D92" w:rsidP="00057A0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2252A83C" wp14:editId="580CC137">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251743232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13FA622F" wp14:editId="549039E6">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>106045</wp:posOffset>
+                        <wp:posOffset>297815</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>225425</wp:posOffset>
+                        <wp:posOffset>13335</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1485900" cy="228600"/>
-                      <wp:effectExtent l="8890" t="12065" r="10160" b="6985"/>
+                      <wp:extent cx="161925" cy="190500"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1219955672" name="Pole tekstowe 92"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="190500"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="6350">
+                                <a:solidFill>
+                                  <a:prstClr val="black"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="454651DF" w14:textId="77777777" w:rsidR="008D7FF8" w:rsidRDefault="008D7FF8" w:rsidP="008D7FF8"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="13FA622F" id="Pole tekstowe 92" o:spid="_x0000_s1055" type="#_x0000_t202" style="position:absolute;margin-left:23.45pt;margin-top:1.05pt;width:12.75pt;height:15pt;z-index:251743232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByuS2ERAIAAJQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9vGjEMfp+0/yHK+7g7BqycOCpGxTSp&#10;aivRqc8hl0C0XJwlgTv2188JP9vuaRoPwY6dz/Zn+ya3XaPJTjivwFS06OWUCMOhVmZd0R/Pi083&#10;lPjATM00GFHRvfD0dvrxw6S1pejDBnQtHEEQ48vWVnQTgi2zzPONaJjvgRUGjRJcwwKqbp3VjrWI&#10;3uisn+ejrAVXWwdceI+3dwcjnSZ8KQUPj1J6EYiuKOYW0unSuYpnNp2wcu2Y3Sh+TIP9QxYNUwaD&#10;nqHuWGBk69Q7qEZxBx5k6HFoMpBScZFqwGqK/E01yw2zItWC5Hh7psn/P1j+sFvaJ0dC9xU6bGAk&#10;pLW+9HgZ6+mka+I/ZkrQjhTuz7SJLhAeH42KcX9ICUdTMc6HeaI1uzy2zodvAhoShYo67Eoii+3u&#10;fcCA6HpyibE8aFUvlNZJ2fu5dmTHsIHY9xpaSjTzAS8ruki/mDNCvHqmDWkrOvo8zFOkV7YY64y5&#10;0oz/fI+AeNog7IWLKIVu1RFVV7Q/PhG1gnqP/Dk4jJa3fKEQ/x5TfGIOZwkpw/0Ij3hIDZgUHCVK&#10;NuB+/+0++mOL0UpJi7NZUf9ry5zAyr8bbP64GAziMCdlMPzSR8VdW1bXFrNt5oDsFbiJlicx+gd9&#10;EqWD5gXXaBajookZjrErGk7iPBw2BteQi9ksOeH4WhbuzdLyCB1bFXl97l6Ys8dGB5yQBzhNMSvf&#10;9PvgG18amG0DSJWGIRJ9YPXIP45+avBxTeNuXevJ6/Ixmf4BAAD//wMAUEsDBBQABgAIAAAAIQDC&#10;MocW2gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUi9UadpVdqQTYWQOFaI&#10;wAFurm0SQ7yOYjdN+/UsJziOZvTmlbvJd2K0Q3SBEBbzDIQlHYyjBuHt9el2AyImRUZ1gSzC2UbY&#10;VddXpSpMONGLHevUCIZQLBRCm1JfSBl1a72K89Bb4u4zDF4ljkMjzaBODPedzLNsLb1yxA+t6u1j&#10;a/V3ffQIht4D6Q+3vziqtdtenjdfekSc3UwP9yCSndLfGH71WR0qdjqEI5koOoTVestLhHwBguu7&#10;fAXigLDkLKtS/tevfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQByuS2ERAIAAJQEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDCMocW2gAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAAJ4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="454651DF" w14:textId="77777777" w:rsidR="008D7FF8" w:rsidRDefault="008D7FF8" w:rsidP="008D7FF8"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251741184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C61FE54" wp14:editId="0E90E654">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1164590</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>13335</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="184150" cy="190500"/>
+                      <wp:effectExtent l="0" t="0" r="25400" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="858247375" name="Pole tekstowe 92"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="184150" cy="190500"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="6350">
+                                <a:solidFill>
+                                  <a:prstClr val="black"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="2D2AAEE6" w14:textId="77777777" w:rsidR="008D7FF8" w:rsidRDefault="008D7FF8" w:rsidP="008D7FF8"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="4C61FE54" id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;margin-left:91.7pt;margin-top:1.05pt;width:14.5pt;height:15pt;z-index:251741184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjaxM7QQIAAJQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X223adcadYqsRYYB&#10;RVsgHXpWZLkxJouapMTOfv2elM+1Ow3LQSFF6pF8JH19M3SarZTzLZmKFyc5Z8pIqlvzWvHvz9NP&#10;l5z5IEwtNBlV8bXy/Gb88cN1b0t1SgvStXIMIMaXva34IgRbZpmXC9UJf0JWGRgbcp0IUN1rVjvR&#10;A73T2WmeX2Q9udo6ksp73N5tjHyc8JtGyfDYNF4FpiuO3EI6XTrn8czG16J8dcIuWrlNQ/xDFp1o&#10;DYLuoe5EEGzp2ndQXSsdeWrCiaQuo6ZppUo1oJoif1PNbCGsSrWAHG/3NPn/BysfVjP75FgYvtCA&#10;BkZCeutLj8tYz9C4Lv4jUwY7KFzvaVNDYDI+uhwV57BImIqr/DxPtGaHx9b58FVRx6JQcYeuJLLE&#10;6t4HBITrziXG8qTbetpqnZS1v9WOrQQaiL7X1HOmhQ+4rPg0/WLOgPjjmTasr/jFGfJ6Bxlj7THn&#10;Wsgf7xGApw1gD1xEKQzzgbV1xc9SifFqTvUa/DnajJa3ctoC/x4pPgmHWQIx2I/wiKPRhKRoK3G2&#10;IPfrb/fRHy2GlbMes1lx/3MpnELl3wyaf1WMRnGYkzI6/3wKxR1b5scWs+xuCewV2EQrkxj9g96J&#10;jaPuBWs0iVFhEkYidsXDTrwNm43BGko1mSQnjK8V4d7MrIzQkeTI6/PwIpzdNjpgQh5oN8WifNPv&#10;jW98aWiyDNS0aRgOrG75x+inBm/XNO7WsZ68Dh+T8W8AAAD//wMAUEsDBBQABgAIAAAAIQBeVUrz&#10;2gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJMUoRDiVAiJI0KEHuDm&#10;2tvEJV5HsZuGfj3LCY5vZzQ7U28WP4gZp+gCKchXGQgkE6yjTsH2/fmmBBGTJquHQKjgGyNsmsuL&#10;Wlc2nOgN5zZ1gkMoVlpBn9JYSRlNj17HVRiRWNuHyevEOHXSTvrE4X6QRZbdSa8d8Ydej/jUo/lq&#10;j16BpY9A5tO9nB21xt2fX8uDmZW6vloeH0AkXNKfGX7rc3VouNMuHMlGMTCX61u2KihyEKwXecG8&#10;U7Dmg2xq+X9A8wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBjaxM7QQIAAJQEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBeVUrz2gAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAJsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2D2AAEE6" w14:textId="77777777" w:rsidR="008D7FF8" w:rsidRDefault="008D7FF8" w:rsidP="008D7FF8"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="008D7FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAK                         NIE  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30E486E8" w14:textId="77777777" w:rsidR="007F1D92" w:rsidRDefault="00057A0D" w:rsidP="00057A0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01C123B4" w14:textId="2A198A8A" w:rsidR="00057A0D" w:rsidRDefault="008D7FF8" w:rsidP="00057A0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Numer wpisu do KRAZ:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6611434C" w14:textId="23EFAC9C" w:rsidR="008D7FF8" w:rsidRDefault="008D7FF8" w:rsidP="00057A0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65221E49" w14:textId="1F3A2D6A" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="008D7FF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68F0B54D" w14:textId="07861A80" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002157E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.  </w:t>
+            </w:r>
+            <w:r w:rsidR="00B25A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Forma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002157E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prawn</w:t>
+            </w:r>
+            <w:r w:rsidR="00B25A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002157E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> działalności</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7568428E" w14:textId="1B4AFDDC" w:rsidR="004F684E" w:rsidRPr="002157E0" w:rsidRDefault="00415068" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251745280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AE83BD6" wp14:editId="0BD464EE">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1316990</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>127000</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="185420" cy="228600"/>
+                      <wp:effectExtent l="12065" t="10160" r="12065" b="8890"/>
                       <wp:wrapSquare wrapText="bothSides"/>
-                      <wp:docPr id="56" name="Pole tekstowe 56"/>
+                      <wp:docPr id="2011688921" name="Pole tekstowe 2011688921"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1485900" cy="228600"/>
+                                <a:ext cx="185420" cy="228600"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:effectLst/>
                               <a:extLst>
                                 <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                                   <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:effectLst>
                                       <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                         <a:srgbClr val="808080"/>
                                       </a:outerShdw>
                                     </a:effectLst>
                                   </a14:hiddenEffects>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="75F64991" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00B862C5" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                                <w:p w14:paraId="5DA22069" w14:textId="77777777" w:rsidR="00415068" w:rsidRPr="000D14CA" w:rsidRDefault="00415068" w:rsidP="00415068">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="2252A83C" id="Pole tekstowe 56" o:spid="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:8.35pt;margin-top:17.75pt;width:117pt;height:18pt;z-index:-251630592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6qkJ3JQIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XgIIthARVlu2VJW2&#10;20rbfoBxnMSq43HHhoR+fccOsPT2UjUP1kxmcmbmzHFWt31r2EGh12ALPhmNOVNWQqltXfAvn7ev&#10;Fpz5IGwpDFhV8KPy/Hb98sWqc7maQgOmVMgIxPq8cwVvQnB5lnnZqFb4EThlKVgBtiKQi3VWougI&#10;vTXZdDy+yTrA0iFI5T29vR+CfJ3wq0rJ8LGqvArMFJx6C+nEdO7ima1XIq9RuEbLUxviH7pohbZU&#10;9AJ1L4Jge9S/QbVaIniowkhCm0FVaanSDDTNZPzLNE+NcCrNQuR4d6HJ/z9Y+Xh4cp+Qhf4N9LTA&#10;NIR3DyC/emZh0whbqztE6BolSio8iZRlnfP56dNItc99BNl1H6CkJYt9gATUV9hGVmhORui0gOOF&#10;dNUHJmPJ2WK+HFNIUmw6XdyQHUuI/Py1Qx/eKWhZNAqOtNSELg4PPgyp55RYzIPR5VYbkxysdxuD&#10;7CBIANv0nNB/SjOWdQVfzqdzzoSpScoy4MDFX9HG6fkTWqsDidrotuCLS5LII4NvbZkkF4Q2g02D&#10;GhtbVUmup5HOnA7shn7XM10SP/NYLwZ3UB6JcoRB0nQFyWgAv3PWkZwL7r/tBSrOzHtLa1tOZrOo&#10;/+TM5q+n5OB1ZHcdEVYSVMEDsZHMTRjuzN6hrhuqNAjFwh2tutJpC89dnQRCkk17PF2veCeu/ZT1&#10;/BNY/wAAAP//AwBQSwMEFAAGAAgAAAAhAAQbH//eAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SFwQddqSpIQ4FUICwQ3aCq5usk0i7HWw3TT8PcsJjrMzmn1TridrxIg+9I4U&#10;zGcJCKTaNT21Cnbbx+sViBA1Ndo4QgXfGGBdnZ+Vumjcid5w3MRWcAmFQivoYhwKKUPdodVh5gYk&#10;9g7OWx1Z+lY2Xp+43Bq5SJJMWt0Tf+j0gA8d1p+bo1WwunkeP8LL8vW9zg7mNl7l49OXV+ryYrq/&#10;AxFxin9h+MVndKiYae+O1ARhWGc5JxUs0xQE+4s04cNeQT5PQVal/D+g+gEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQD6qkJ3JQIAAEwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAEGx//3gAAAAgBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
+                    <v:shape w14:anchorId="4AE83BD6" id="Pole tekstowe 2011688921" o:spid="_x0000_s1057" type="#_x0000_t202" style="position:absolute;margin-left:103.7pt;margin-top:10pt;width:14.6pt;height:18pt;z-index:251745280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOLdFwJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SlXbpR09XSpQhp&#10;uUgLH+A6TmLheMzYbbJ8PWOn7VYLvCD8YNkZ+8zMOcdZ3QydYQeFXoMt+XSSc6ashErbpuTfvm5f&#10;LTnzQdhKGLCq5I/K85v1yxer3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlAW2yyCkVP&#10;6J3JZnl+lfWAlUOQynv6ejcG+Trh17WS4XNdexWYKTnVFtKMad7FOVuvRNGgcK2WxzLEP1TRCW0p&#10;6RnqTgTB9qh/g+q0RPBQh4mELoO61lKlHqibaf6sm4dWOJV6IXK8O9Pk/x+s/HR4cF+QheEtDCRg&#10;asK7e5DfPbOwaYVt1C0i9K0SFSWeRsqy3vnieDVS7QsfQXb9R6hIZLEPkICGGrvICvXJCJ0EeDyT&#10;robAZEy5XMxnFJEUms2WV3kSJRPF6bJDH94r6FhclBxJ0wQuDvc+xGJEcToSc3kwutpqY9IGm93G&#10;IDsI0n+bRqr/2TFjWV/y68VswZkwDTlZBhyp+Ctansaf0DodyNNGdyVfng+JIhL4zlbJcUFoM66p&#10;emNjqSq59djSidKR3DDsBqarkr9O7MfgDqpHYhxhdDS9QFq0gD8568nNJfc/9gIVZ+aDJdWup/N5&#10;tH/azBdvIuF4GdldRoSVBFXyQGyk5SaMT2bvUDctZRp9YuGWlK51UuGpqqM/yLFJnOPrik/icp9O&#10;Pf0D1r8AAAD//wMAUEsDBBQABgAIAAAAIQApbptJ3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCQuiCV0Ixul6YSQQHCDgeCaNV5bkTglybry9mQnuNnyp9/fX60nZ9mIIfae&#10;FFzNBDCkxpueWgXvbw+XK2AxaTLaekIFPxhhXZ+eVLo0/kCvOG5Sy3IIxVIr6FIaSs5j06HTceYH&#10;pHzb+eB0ymtouQn6kMOd5YUQkjvdU/7Q6QHvO2y+NnunYLV4Gj/j8/zlo5E7e5MuluPjd1Dq/Gy6&#10;uwWWcEp/MBz1szrU2Wnr92QiswoKsVxk9DjkThko5lIC2yq4lgJ4XfH/DepfAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAE4t0XAmAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAClum0nfAAAACQEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="75F64991" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00B862C5" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                          <w:p w14:paraId="5DA22069" w14:textId="77777777" w:rsidR="00415068" w:rsidRPr="000D14CA" w:rsidRDefault="00415068" w:rsidP="00415068">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-        </w:tc>
-[...51 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="3BCE3DE4" w14:textId="6B713F4C" w:rsidR="004F684E" w:rsidRPr="00B25A0F" w:rsidRDefault="004F684E" w:rsidP="008D7FF8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E65FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Osoba prawna</w:t>
+            </w:r>
+            <w:r w:rsidR="00B25A0F" w:rsidRPr="00B25A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E15DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72293ADA" w14:textId="3EB3601E" w:rsidR="004F684E" w:rsidRPr="00E65FF1" w:rsidRDefault="00415068" w:rsidP="008D7FF8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C5D3664" wp14:editId="1EFC8B3F">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251747328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="289FA9D1" wp14:editId="723B6521">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1217930</wp:posOffset>
+                        <wp:posOffset>1313815</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>78105</wp:posOffset>
+                        <wp:posOffset>22860</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="228600" cy="228600"/>
-                      <wp:effectExtent l="12065" t="10160" r="6985" b="8890"/>
+                      <wp:extent cx="185420" cy="228600"/>
+                      <wp:effectExtent l="12065" t="10160" r="12065" b="8890"/>
                       <wp:wrapSquare wrapText="bothSides"/>
-                      <wp:docPr id="55" name="Pole tekstowe 55"/>
+                      <wp:docPr id="38867020" name="Pole tekstowe 38867020"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="228600" cy="228600"/>
+                                <a:ext cx="185420" cy="228600"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:effectLst/>
                               <a:extLst>
                                 <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                                   <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:effectLst>
                                       <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                         <a:srgbClr val="808080"/>
                                       </a:outerShdw>
                                     </a:effectLst>
                                   </a14:hiddenEffects>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="0778AED1" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="007C58D3" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                                <w:p w14:paraId="7DF24C68" w14:textId="77777777" w:rsidR="00415068" w:rsidRPr="000D14CA" w:rsidRDefault="00415068" w:rsidP="00415068">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="7C5D3664" id="Pole tekstowe 55" o:spid="_x0000_s1052" type="#_x0000_t202" style="position:absolute;margin-left:95.9pt;margin-top:6.15pt;width:18pt;height:18pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBF5Q+DIgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP0zAMfkfiP0R5Z92mbeyqdadjxxDS&#10;cSAd/IAsTduINA5Otnb8epx0200HvCD6ENm1+9n+/KWr27417KDQa7AFn4zGnCkrodS2Lvi3r9s3&#10;S858ELYUBqwq+FF5frt+/WrVuVxNoQFTKmQEYn3euYI3Ibg8y7xsVCv8CJyyFKwAWxHIxTorUXSE&#10;3ppsOh4vsg6wdAhSeU9v74cgXyf8qlIyfK4qrwIzBafeQjoxnbt4ZuuVyGsUrtHy1Ib4hy5aoS0V&#10;vUDdiyDYHvVvUK2WCB6qMJLQZlBVWqo0A00zGb+Y5qkRTqVZiBzvLjT5/wcrHw9P7guy0L+DnhaY&#10;hvDuAeR3zyxsGmFrdYcIXaNESYUnkbKscz4/fRqp9rmPILvuE5S0ZLEPkID6CtvICs3JCJ0WcLyQ&#10;rvrAJL2cTpeLMUUkhU52rCDy88cOffigoGXRKDjSThO4ODz4MKSeU2ItD0aXW21McrDebQyyg6D9&#10;b9OT+n+RZizrCn4zn845E6YmJcuAAxV/RRun509orQ6kaaPbgi8vSSKPBL63ZVJcENoMNg1qbGxV&#10;JbWeRjpTOpAb+l3PdEn8LGK9GNxBeSTGEQZF0w0kowH8yVlHai64/7EXqDgzHy1t7WYym0X5J2c2&#10;fzslB68ju+uIsJKgCh6IjWRuwnBl9g513VClQScW7mjTlU5beO7qpA9SbNrj6XbFK3Htp6znf8D6&#10;FwAAAP//AwBQSwMEFAAGAAgAAAAhAD5T9VLfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FP&#10;wzAMhe9I/IfISFwQS9dOW1eaTggJBDcYaLtmjddWNE5Jsq78e8wJbn720/P3ys1kezGiD50jBfNZ&#10;AgKpdqajRsHH++NtDiJETUb3jlDBNwbYVJcXpS6MO9MbjtvYCA6hUGgFbYxDIWWoW7Q6zNyAxLej&#10;81ZHlr6Rxuszh9tepkmylFZ3xB9aPeBDi/Xn9mQV5IvncR9estddvTz263izGp++vFLXV9P9HYiI&#10;U/wzwy8+o0PFTAd3IhNEz3o9Z/TIQ5qBYEOarnhxULDIM5BVKf83qH4AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAReUPgyICAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAPlP1Ut8AAAAJAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;">
+                    <v:shape w14:anchorId="289FA9D1" id="Pole tekstowe 38867020" o:spid="_x0000_s1058" type="#_x0000_t202" style="position:absolute;margin-left:103.45pt;margin-top:1.8pt;width:14.6pt;height:18pt;z-index:251747328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDv+L+eJwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/07ShXbpR09XSpQhp&#10;uUgLH+A6TmLheMzYbbJ8PWOn7VYLvCD8YNkZ+8zMOcdZ3QydYQeFXoMt+Wwy5UxZCZW2Tcm/fd2+&#10;WnLmg7CVMGBVyR+V5zfrly9WvStUDi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlAW2yyCkVP&#10;6J3J8un0KusBK4cglff09W4M8nXCr2slw+e69iowU3KqLaQZ07yLc7ZeiaJB4Votj2WIf6iiE9pS&#10;0jPUnQiC7VH/BtVpieChDhMJXQZ1raVKPVA3s+mzbh5a4VTqhcjx7kyT/3+w8tPhwX1BFoa3MJCA&#10;qQnv7kF+98zCphW2UbeI0LdKVJR4FinLeueL49VItS98BNn1H6EikcU+QAIaauwiK9QnI3QS4PFM&#10;uhoCkzHlcjHPKSIplOfLq2kSJRPF6bJDH94r6FhclBxJ0wQuDvc+xGJEcToSc3kwutpqY9IGm93G&#10;IDsI0n+bRqr/2TFjWV/y60W+4EyYhpwsA45U/BVtmsaf0DodyNNGdyVfng+JIhL4zlbJcUFoM66p&#10;emNjqSq59djSidKR3DDsBqarkr/OY74Y3EH1SIwjjI6mF0iLFvAnZz25ueT+x16g4sx8sKTa9Ww+&#10;j/ZPm/niTSQcLyO7y4iwkqBKHoiNtNyE8cnsHeqmpUyjTyzcktK1Tio8VXX0Bzk2iXN8XfFJXO7T&#10;qad/wPoXAAAA//8DAFBLAwQUAAYACAAAACEAOzEiPd4AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXBB1miDThDgVQgLBDUpVrm68TSLsdbDdNPw95gTH0Yxm3tTr2Ro2oQ+D&#10;IwnLRQYMqXV6oE7C9v3xegUsREVaGUco4RsDrJvzs1pV2p3oDadN7FgqoVApCX2MY8V5aHu0Kizc&#10;iJS8g/NWxSR9x7VXp1RuDc+zTHCrBkoLvRrxocf2c3O0ElY3z9NHeCled604mDJe3U5PX17Ky4v5&#10;/g5YxDn+heEXP6FDk5j27kg6MCMhz0SZohIKASz5eSGWwPZJlwJ4U/P/B5ofAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAO/4v54nAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhADsxIj3eAAAACAEAAA8AAAAAAAAAAAAAAAAAgQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="0778AED1" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="007C58D3" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                          <w:p w14:paraId="7DF24C68" w14:textId="77777777" w:rsidR="00415068" w:rsidRPr="000D14CA" w:rsidRDefault="00415068" w:rsidP="00415068">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="008653C3">
-[...50 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="004F684E" w:rsidRPr="00B25A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="00E65FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Osoba fizyczna</w:t>
+            </w:r>
+            <w:r w:rsidR="00E15DD5" w:rsidRPr="00E65FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="692028CE" w14:textId="77777777" w:rsidR="007F1D92" w:rsidRDefault="00E15DD5" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32C3B408" w14:textId="1CF99B25" w:rsidR="004F684E" w:rsidRPr="0024667B" w:rsidRDefault="007F1D92" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024667B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jeżeli osoba fizyczna podać PESEL</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="284"/>
+              <w:gridCol w:w="284"/>
+              <w:gridCol w:w="284"/>
+              <w:gridCol w:w="284"/>
+              <w:gridCol w:w="284"/>
+              <w:gridCol w:w="284"/>
+              <w:gridCol w:w="284"/>
+              <w:gridCol w:w="284"/>
+              <w:gridCol w:w="284"/>
+              <w:gridCol w:w="284"/>
+              <w:gridCol w:w="284"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="007F1D92" w14:paraId="1BCDBF1D" w14:textId="77777777" w:rsidTr="004C51F0">
+              <w:trPr>
+                <w:trHeight w:val="307"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="284" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7DDF118C" w14:textId="77777777" w:rsidR="007F1D92" w:rsidRDefault="007F1D92" w:rsidP="00E15DD5">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="1860"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="284" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="71B135FF" w14:textId="77777777" w:rsidR="007F1D92" w:rsidRDefault="007F1D92" w:rsidP="00E15DD5">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="1860"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="284" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="36716781" w14:textId="77777777" w:rsidR="007F1D92" w:rsidRDefault="007F1D92" w:rsidP="00E15DD5">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="1860"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="284" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="379CA10C" w14:textId="77777777" w:rsidR="007F1D92" w:rsidRDefault="007F1D92" w:rsidP="00E15DD5">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="1860"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="284" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0EDB1364" w14:textId="77777777" w:rsidR="007F1D92" w:rsidRDefault="007F1D92" w:rsidP="00E15DD5">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="1860"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="284" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0583A87E" w14:textId="77777777" w:rsidR="007F1D92" w:rsidRDefault="007F1D92" w:rsidP="00E15DD5">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="1860"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="284" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="26E38FFD" w14:textId="77777777" w:rsidR="007F1D92" w:rsidRDefault="007F1D92" w:rsidP="00E15DD5">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="1860"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="284" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0317A8D1" w14:textId="77777777" w:rsidR="007F1D92" w:rsidRDefault="007F1D92" w:rsidP="00E15DD5">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="1860"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="284" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3DB40D7A" w14:textId="77777777" w:rsidR="007F1D92" w:rsidRDefault="007F1D92" w:rsidP="00E15DD5">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="1860"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="284" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3F75D9F7" w14:textId="77777777" w:rsidR="007F1D92" w:rsidRDefault="007F1D92" w:rsidP="00E15DD5">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="1860"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="284" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="27379EA4" w14:textId="77777777" w:rsidR="007F1D92" w:rsidRDefault="007F1D92" w:rsidP="00E15DD5">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="1860"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="18DE740B" w14:textId="3E5E3944" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="00E15DD5" w:rsidP="00E15DD5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1860"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="dxa"/>
+            <w:tcW w:w="1953" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29169B5F" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="002157E0" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="29169B5F" w14:textId="2B8D84C3" w:rsidR="004F684E" w:rsidRPr="002157E0" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5976BF89" wp14:editId="3B9EC7D5">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5976BF89" wp14:editId="6231C32D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>641350</wp:posOffset>
+                        <wp:posOffset>387350</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>516890</wp:posOffset>
+                        <wp:posOffset>678815</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="228600" cy="228600"/>
                       <wp:effectExtent l="8890" t="12065" r="10160" b="6985"/>
                       <wp:wrapSquare wrapText="bothSides"/>
                       <wp:docPr id="54" name="Pole tekstowe 54"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="228600" cy="228600"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -5260,759 +6577,182 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="5976BF89" id="Pole tekstowe 54" o:spid="_x0000_s1053" type="#_x0000_t202" style="position:absolute;margin-left:50.5pt;margin-top:40.7pt;width:18pt;height:18pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlq/pvIgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtgJkl6MOEWXLsOA&#10;7gJ0+wBFlm1hsqhRSuzs60fJSRp028swPwikSR+Sh0de3g2dYXuFXoMt+XSSc6ashErbpuTfvm7e&#10;3HDmg7CVMGBVyQ/K87vV61fL3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlALjZZhaIn&#10;9M5kszy/ynrAyiFI5T29fRiDfJXw61rJ8LmuvQrMlJx6C+nEdG7jma2WomhQuFbLYxviH7rohLZU&#10;9Az1IIJgO9S/QXVaIniow0RCl0Fda6nSDDTNNH8xzVMrnEqzEDnenWny/w9Wfto/uS/IwvAWBlpg&#10;GsK7R5DfPbOwboVt1D0i9K0SFRWeRsqy3vni+Gmk2hc+gmz7j1DRksUuQAIaauwiKzQnI3RawOFM&#10;uhoCk/RyNru5yikiKXS0YwVRnD526MN7BR2LRsmRdprAxf7RhzH1lBJreTC62mhjkoPNdm2Q7QXt&#10;f5Oe1P+LNGNZX/LbxWzBmTANKVkGHKn4K1qenj+hdTqQpo3uSn5zThJFJPCdrZLigtBmtGlQY2Or&#10;Kqn1ONKJ0pHcMGwHpivi5zrWi8EtVAdiHGFUNN1AMlrAn5z1pOaS+x87gYoz88HS1m6n83mUf3Lm&#10;i+sZOXgZ2V5GhJUEVfJAbCRzHcYrs3Oom5YqjTqxcE+brnXawnNXR32QYtMej7crXolLP2U9/wNW&#10;vwAAAP//AwBQSwMEFAAGAAgAAAAhAIiLkgvfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FP&#10;wzAMhe9I/IfISFwQS8uqdZSmE0ICwW2MaVyzxmsrEqc0WVf+Pd4Jbn720/P3ytXkrBhxCJ0nBeks&#10;AYFUe9NRo2D78Xy7BBGiJqOtJ1TwgwFW1eVFqQvjT/SO4yY2gkMoFFpBG2NfSBnqFp0OM98j8e3g&#10;B6cjy6GRZtAnDndW3iXJQjrdEX9odY9PLdZfm6NTsMxex8/wNl/v6sXB3sebfHz5HpS6vpoeH0BE&#10;nOKfGc74jA4VM+39kUwQlnWScpfIYWkG4myY57zY85DmGciqlP8rVL8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA5av6byICAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAiIuSC98AAAAKAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;">
+                    <v:shape w14:anchorId="5976BF89" id="Pole tekstowe 54" o:spid="_x0000_s1059" type="#_x0000_t202" style="position:absolute;margin-left:30.5pt;margin-top:53.45pt;width:18pt;height:18pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBy/e8IwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhJky414hRdugwD&#10;ugvQ7QMUWbaFyaJGKbGzry8lJ2nQbS/D/CCQJn1IHh55edu3hu0Veg224JPRmDNlJZTa1gX//m3z&#10;ZsGZD8KWwoBVBT8oz29Xr18tO5erKTRgSoWMQKzPO1fwJgSXZ5mXjWqFH4FTloIVYCsCuVhnJYqO&#10;0FuTTcfj66wDLB2CVN7T2/shyFcJv6qUDF+qyqvATMGpt5BOTOc2ntlqKfIahWu0PLYh/qGLVmhL&#10;Rc9Q9yIItkP9G1SrJYKHKowktBlUlZYqzUDTTMYvpnlshFNpFiLHuzNN/v/Bys/7R/cVWejfQU8L&#10;TEN49wDyh2cW1o2wtbpDhK5RoqTCk0hZ1jmfHz+NVPvcR5Bt9wlKWrLYBUhAfYVtZIXmZIROCzic&#10;SVd9YJJeTqeL6zFFJIWOdqwg8tPHDn34oKBl0Sg40k4TuNg/+DCknlJiLQ9GlxttTHKw3q4Nsr2g&#10;/W/Sk/p/kWYs6wp+M5/OOROmJiXLgAMVf0Ubp+dPaK0OpGmj24IvzkkijwS+t2VSXBDaDDYNamxs&#10;VSW1Hkc6UTqQG/ptz3RZ8KurWC8Gt1AeiHGEQdF0A8loAH9x1pGaC+5/7gQqzsxHS1u7mcxmUf7J&#10;mc3fTsnBy8j2MiKsJKiCB2IjmeswXJmdQ103VGnQiYU72nSl0xaeuzrqgxSb9ni8XfFKXPop6/kf&#10;sHoCAAD//wMAUEsDBBQABgAIAAAAIQD3QKyS3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUhcEHVaqrQJcSqEBIJbKQiubrxNIux1sN00/D3LCY47O5p5U20mZ8WIIfaeFMxn&#10;GQikxpueWgVvrw/XaxAxaTLaekIF3xhhU5+fVbo0/kQvOO5SKziEYqkVdCkNpZSx6dDpOPMDEv8O&#10;Pjid+AytNEGfONxZuciyXDrdEzd0esD7DpvP3dEpWC+fxo/4fLN9b/KDLdLVanz8CkpdXkx3tyAS&#10;TunPDL/4jA41M+39kUwUVkE+5ymJ9SwvQLChWLGwZ2G5KEDWlfy/oP4BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAQcv3vCMCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA90Cskt4AAAAJAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="4BA7093C" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="007C58D3" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="002157E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8.  Liczba  obecnie zatrudnionych pracowników:</w:t>
-            </w:r>
-[...593 lines deleted...]
-              <w:t xml:space="preserve">                          /Podpis i pieczątka pracodawcy/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="6CDDAA7A" w14:textId="77777777" w:rsidTr="00B009F4">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11020" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD20384" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="2DD20384" w14:textId="615B6275" w:rsidR="004F684E" w:rsidRPr="000F2F2E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:ind w:left="38"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2F2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Informacje dotyczące zgłoszonego miejsca zatrudnienia lub innej pracy zarobkowej</w:t>
+            </w:r>
+            <w:r w:rsidR="002B5D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="7AE927F7" w14:textId="77777777" w:rsidTr="00B009F4">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1296"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2753" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EE20E1F" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="002575DA" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0EE20E1F" w14:textId="43888A80" w:rsidR="004F684E" w:rsidRPr="002575DA" w:rsidRDefault="000F2F2E" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="002575DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Nazwa zawodu</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11448239" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>........................</w:t>
@@ -6062,69 +6802,78 @@
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>..................</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39D793D7" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E4F8203" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="002575DA" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1E4F8203" w14:textId="38927CE6" w:rsidR="004F684E" w:rsidRPr="002575DA" w:rsidRDefault="000F2F2E" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="002575DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.  Nazwa stanowiska</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B3B7DEF" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>...........................</w:t>
@@ -6175,106 +6924,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.......................</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1ABF9104" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5513" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="422AF5A8" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="002575DA" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="422AF5A8" w14:textId="33DBD89C" w:rsidR="004F684E" w:rsidRPr="002575DA" w:rsidRDefault="000F2F2E" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="002575DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Miejsce wykonywania pracy</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> /a</w:t>
             </w:r>
-            <w:r w:rsidRPr="002575DA">
+            <w:r w:rsidR="004F684E" w:rsidRPr="002575DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dres/</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="004F684E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="051F1882" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...8 lines deleted...]
-          <w:p w14:paraId="14FBEAFA" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="051F1882" w14:textId="212DE27F" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14FBEAFA" w14:textId="192C8B98" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="550"/>
                 <w:tab w:val="left" w:pos="1260"/>
                 <w:tab w:val="left" w:pos="4211"/>
               </w:tabs>
               <w:ind w:left="470" w:hanging="290"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>________</w:t>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
@@ -6396,118 +7154,120 @@
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="207B775C" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00FC11AC" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                                <w:p w14:paraId="207B775C" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="0059195E" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                                   <w:pPr>
                                     <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00FC11AC">
+                                  <w:r w:rsidRPr="0059195E">
                                     <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve"> Miejscowość</w:t>
-[...6 lines deleted...]
-                                    <w:t xml:space="preserve"> i ulica</w:t>
+                                    <w:t xml:space="preserve"> Miejscowość i ulica</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="3B9ED558" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E"/>
+                                <w:p w14:paraId="3B9ED558" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="0059195E" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="556500C8" id="Pole tekstowe 53" o:spid="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:95.9pt;margin-top:46.5pt;width:98.75pt;height:16.85pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHv6Gu2gEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJ1qE14hRdiw4D&#10;unVAtw+gZSkWZosapcTOvn6UHKe7vA17MEHdDs85pDfXY9+Jg6Zg0VVytVhKoZ3CxrpdJb9+uX91&#10;KUWI4Bro0OlKHnWQ19uXLzaDL/UaW+waTYJBXCgHX8k2Rl8WRVCt7iEs0GvHhwaph8hL2hUNwcDo&#10;fVesl8u3xYDUeEKlQ+Ddu+lQbjO+MVrFR2OCjqKrJHOLOVKOdYrFdgPljsC3Vp1owD+w6ME6LnqG&#10;uoMIYk/2L6jeKsKAJi4U9gUaY5XOGljNavmHmqcWvM5a2JzgzzaF/werPh2e/GcScXyHIzcwiwj+&#10;AdW3IBzetuB2+oYIh1ZDw4VXybJi8KE8PU1WhzIkkHr4iA03GfYRM9BoqE+usE7B6NyA49l0PUah&#10;Usn1xRv+pFB8tl69vrq6yCWgnF97CvG9xl6kpJLETc3ocHgIMbGBcr6Sijm8t12XG9u53zb4YtrJ&#10;7BPhiXoc61HYhotfpsJJTY3NkfUQTvPC881Ji/RDioFnpZLh+x5IS9F9cOxJGqw5oTmp5wSc4qeV&#10;jFJM6W2cBnDvye5aRp5cd3jDvhmbJT2zOPHl/melp1lNA/brOt96/qO2PwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAMRUBJDeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AUhO8m/Q+bZ+LNLi0J&#10;FmRpGqMnEyPFg8cFXmFT9i1lty3+e58ne5zMZOabfDvbQVxw8saRgtUyAoHUuNZQp+CrenvcgPBB&#10;U6sHR6jgBz1si8VdrrPWXanEyz50gkvIZ1pBH8KYSembHq32SzcisXdwk9WB5dTJdtJXLreDXEdR&#10;Iq02xAu9HvGlx+a4P1sFu28qX83po/4sD6WpqjSi9+So1MP9vHsGEXAO/2H4w2d0KJipdmdqvRhY&#10;pytGDwrSmD9xIN6kMYianXXyBLLI5e2F4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAH&#10;v6Gu2gEAAJkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDEVASQ3gAAAAoBAAAPAAAAAAAAAAAAAAAAADQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="556500C8" id="Pole tekstowe 53" o:spid="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:95.9pt;margin-top:46.5pt;width:98.75pt;height:16.85pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVpIKx2gEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJ22E14hRdiw4D&#10;ugvQ7QNoWYqF2aJGKbGzrx8lx+kub8MeTFC3w3MO6c3N2HfioClYdJVcLZZSaKewsW5Xya9fHl69&#10;kSJEcA106HQljzrIm+3LF5vBl3qNLXaNJsEgLpSDr2Qboy+LIqhW9xAW6LXjQ4PUQ+Ql7YqGYGD0&#10;vivWy+XrYkBqPKHSIfDu/XQotxnfGK3iJ2OCjqKrJHOLOVKOdYrFdgPljsC3Vp1owD+w6ME6LnqG&#10;uocIYk/2L6jeKsKAJi4U9gUaY5XOGljNavmHmqcWvM5a2JzgzzaF/werPh6e/GcScXyLIzcwiwj+&#10;EdW3IBzeteB2+pYIh1ZDw4VXybJi8KE8PU1WhzIkkHr4gA03GfYRM9BoqE+usE7B6NyA49l0PUah&#10;Usn11SV/Uig+W68urq+vcgko59eeQnynsRcpqSRxUzM6HB5DTGygnK+kYg4fbNflxnbutw2+mHYy&#10;+0R4oh7HehS2qeTFZSqc1NTYHFkP4TQvPN+ctEg/pBh4VioZvu+BtBTde8eepMGaE5qTek7AKX5a&#10;ySjFlN7FaQD3nuyuZeTJdYe37JuxWdIzixNf7n9WeprVNGC/rvOt5z9q+xMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAMRUBJDeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AUhO8m/Q+bZ+LNLi0J&#10;FmRpGqMnEyPFg8cFXmFT9i1lty3+e58ne5zMZOabfDvbQVxw8saRgtUyAoHUuNZQp+CrenvcgPBB&#10;U6sHR6jgBz1si8VdrrPWXanEyz50gkvIZ1pBH8KYSembHq32SzcisXdwk9WB5dTJdtJXLreDXEdR&#10;Iq02xAu9HvGlx+a4P1sFu28qX83po/4sD6WpqjSi9+So1MP9vHsGEXAO/2H4w2d0KJipdmdqvRhY&#10;pytGDwrSmD9xIN6kMYianXXyBLLI5e2F4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAV&#10;pIKx2gEAAJkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDEVASQ3gAAAAoBAAAPAAAAAAAAAAAAAAAAADQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
-                          <w:p w14:paraId="207B775C" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00FC11AC" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                          <w:p w14:paraId="207B775C" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="0059195E" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00FC11AC">
+                            <w:r w:rsidRPr="0059195E">
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> Miejscowość</w:t>
-[...6 lines deleted...]
-                              <w:t xml:space="preserve"> i ulica</w:t>
+                              <w:t xml:space="preserve"> Miejscowość i ulica</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3B9ED558" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E"/>
+                          <w:p w14:paraId="3B9ED558" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="0059195E" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchory="page"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>……………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>…….………………………………..</w:t>
             </w:r>
             <w:r w:rsidRPr="008653C3">
@@ -6527,51 +7287,51 @@
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="4A2B5D24" w14:textId="77777777" w:rsidTr="00B009F4">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1210"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2753" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DAF38AC" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="002575DA" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="5DAF38AC" w14:textId="61EA17DB" w:rsidR="004F684E" w:rsidRPr="002575DA" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74466B5D" wp14:editId="4C91C2EC">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1173480</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>239395</wp:posOffset>
@@ -6628,51 +7388,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="74466B5D" id="Pole tekstowe 52" o:spid="_x0000_s1055" type="#_x0000_t202" style="position:absolute;margin-left:92.4pt;margin-top:18.85pt;width:14.6pt;height:18pt;z-index:251709440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsF4WsJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNG3VLm3UdLV0KUJa&#10;FqSFD3AdJ7FwPGbsNilfz9hpu9UCF4QPlp2x38y895zVbd8adlDoNdiCT0ZjzpSVUGpbF/zb1+2b&#10;BWc+CFsKA1YV/Kg8v12/frXqXK6m0IApFTICsT7vXMGbEFyeZV42qhV+BE5ZClaArQi0xTorUXSE&#10;3ppsOh7fZB1g6RCk8p6+3g9Bvk74VaVk+FxVXgVmCk61hTRjmndxztYrkdcoXKPlqQzxD1W0QltK&#10;eoG6F0GwPerfoFotETxUYSShzaCqtFSpB+pmMn7RzVMjnEq9EDneXWjy/w9WPh6e3BdkoX8HPQmY&#10;mvDuAeR3zyxsGmFrdYcIXaNESYknkbKscz4/XY1U+9xHkF33CUoSWewDJKC+wjayQn0yQicBjhfS&#10;VR+YjCkX89mUIpJC0+niZpxEyUR+vuzQhw8KWhYXBUfSNIGLw4MPsRiRn4/EXB6MLrfamLTBercx&#10;yA6C9N+mkep/ccxY1hV8OZ/OOROmJifLgAMVf0Ubp/EntFYH8rTRbcEXl0MijwS+t2VyXBDaDGuq&#10;3thYqkpuPbV0pnQgN/S7numS+FnGfDG4g/JIjCMMjqYXSIsG8CdnHbm54P7HXqDizHy0pNpyMptF&#10;+6fNbP42Eo7Xkd11RFhJUAUPxEZabsLwZPYOdd1QpsEnFu5I6UonFZ6rOvmDHJvEOb2u+CSu9+nU&#10;8z9g/QsAAP//AwBQSwMEFAAGAAgAAAAhABgBor7fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SFwQddpEdQhxKoQEglspCK5u7CYR9jrYbhr+nuUEx9GMZt7Um9lZNpkQB48S&#10;losMmMHW6wE7CW+vD9clsJgUamU9GgnfJsKmOT+rVaX9CV/MtEsdoxKMlZLQpzRWnMe2N07FhR8N&#10;knfwwalEMnRcB3Wicmf5KsvW3KkBaaFXo7nvTfu5OzoJZfE0fcTnfPverg/2Jl2J6fErSHl5Md/d&#10;AktmTn9h+MUndGiIae+PqCOzpMuC0JOEXAhgFFgtCzq3lyByAbyp+f8HzQ8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA7BeFrCUCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAGAGivt8AAAAJAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
+                    <v:shape w14:anchorId="74466B5D" id="Pole tekstowe 52" o:spid="_x0000_s1061" type="#_x0000_t202" style="position:absolute;margin-left:92.4pt;margin-top:18.85pt;width:14.6pt;height:18pt;z-index:251709440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMG+Z1JwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SlXbpR09XSpQhp&#10;uUgLH+A6TmLheMzYbbJ8PWOn7VYLvCD8YNkZ+8zMOcdZ3QydYQeFXoMt+XSSc6ashErbpuTfvm5f&#10;LTnzQdhKGLCq5I/K85v1yxer3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlAW2yyCkVP&#10;6J3JZnl+lfWAlUOQynv6ejcG+Trh17WS4XNdexWYKTnVFtKMad7FOVuvRNGgcK2WxzLEP1TRCW0p&#10;6RnqTgTB9qh/g+q0RPBQh4mELoO61lKlHqibaf6sm4dWOJV6IXK8O9Pk/x+s/HR4cF+QheEtDCRg&#10;asK7e5DfPbOwaYVt1C0i9K0SFSWeRsqy3vnieDVS7QsfQXb9R6hIZLEPkICGGrvICvXJCJ0EeDyT&#10;robAZEy5XMxnFJEUms2WV3kSJRPF6bJDH94r6FhclBxJ0wQuDvc+xGJEcToSc3kwutpqY9IGm93G&#10;IDsI0n+bRqr/2TFjWV/y68VswZkwDTlZBhyp+Ctansaf0DodyNNGdyVfng+JIhL4zlbJcUFoM66p&#10;emNjqSq59djSidKR3DDsBqarkr9exHwxuIPqkRhHGB1NL5AWLeBPznpyc8n9j71AxZn5YEm16+l8&#10;Hu2fNvPFm0g4XkZ2lxFhJUGVPBAbabkJ45PZO9RNS5lGn1i4JaVrnVR4quroD3JsEuf4uuKTuNyn&#10;U0//gPUvAAAA//8DAFBLAwQUAAYACAAAACEAGAGivt8AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXBB12kR1CHEqhASCWykIrm7sJhH2OthuGv6e5QTH0Yxm3tSb2Vk2mRAH&#10;jxKWiwyYwdbrATsJb68P1yWwmBRqZT0aCd8mwqY5P6tVpf0JX8y0Sx2jEoyVktCnNFacx7Y3TsWF&#10;Hw2Sd/DBqUQydFwHdaJyZ/kqy9bcqQFpoVejue9N+7k7Ogll8TR9xOd8+96uD/YmXYnp8StIeXkx&#10;390CS2ZOf2H4xSd0aIhp74+oI7Oky4LQk4RcCGAUWC0LOreXIHIBvKn5/wfNDwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBMG+Z1JwIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAYAaK+3wAAAAkBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="4FEA4D7D" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="000D14CA" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6740,51 +7500,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="0EEFC68E" id="Pole tekstowe 51" o:spid="_x0000_s1056" type="#_x0000_t202" style="position:absolute;margin-left:74.4pt;margin-top:19.05pt;width:14.6pt;height:18pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuYyScJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SlXbpR09XSpQhp&#10;uUgLH+A6TmLheMzYbbJ8PWOn7VYLvCD8YNkZ+8zMOcdZ3QydYQeFXoMt+XSSc6ashErbpuTfvm5f&#10;LTnzQdhKGLCq5I/K85v1yxer3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlAW2yyCkVP&#10;6J3JZnl+lfWAlUOQynv6ejcG+Trh17WS4XNdexWYKTnVFtKMad7FOVuvRNGgcK2WxzLEP1TRCW0p&#10;6RnqTgTB9qh/g+q0RPBQh4mELoO61lKlHqibaf6sm4dWOJV6IXK8O9Pk/x+s/HR4cF+QheEtDCRg&#10;asK7e5DfPbOwaYVt1C0i9K0SFSWeRsqy3vnieDVS7QsfQXb9R6hIZLEPkICGGrvICvXJCJ0EeDyT&#10;robAZEy5XMxnFJEUms2WV3kSJRPF6bJDH94r6FhclBxJ0wQuDvc+xGJEcToSc3kwutpqY9IGm93G&#10;IDsI0n+bRqr/2TFjWV/y68VswZkwDTlZBhyp+Ctansaf0DodyNNGdyVfng+JIhL4zlbJcUFoM66p&#10;emNjqSq59djSidKR3DDsBqarkr9O3MTgDqpHYhxhdDS9QFq0gD8568nNJfc/9gIVZ+aDJdWup/N5&#10;tH/azBdvIuF4GdldRoSVBFXyQGyk5SaMT2bvUDctZRp9YuGWlK51UuGpqqM/yLFJnOPrik/icp9O&#10;Pf0D1r8AAAD//wMAUEsDBBQABgAIAAAAIQCbNAKu3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcEHVCo8aEOBVCAsGtFARXN94mEfY62G4a/h73BMfRjGbe1OvZGjahD4Mj&#10;CfkiA4bUOj1QJ+H97fFaAAtRkVbGEUr4wQDr5vysVpV2R3rFaRs7lkooVEpCH+NYcR7aHq0KCzci&#10;JW/vvFUxSd9x7dUxlVvDb7Jsxa0aKC30asSHHtuv7cFKEMXz9BlelpuPdrU3t/GqnJ6+vZSXF/P9&#10;HbCIc/wLwwk/oUOTmHbuQDowk3QhEnqUsBQ5sFOgFOncTkJZ5MCbmv9/0PwCAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA7mMknCYCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAmzQCrt4AAAAJAQAADwAAAAAAAAAAAAAAAACABAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
+                    <v:shape w14:anchorId="0EEFC68E" id="Pole tekstowe 51" o:spid="_x0000_s1062" type="#_x0000_t202" style="position:absolute;margin-left:74.4pt;margin-top:19.05pt;width:14.6pt;height:18pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtzoibJwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/07SlLd2o6WrpUoS0&#10;XKSFD3AdJ7FwPGbsNilfz9hpu9UCLwg/WHbGPjNzznFWt31r2EGh12ALPhmNOVNWQqltXfBvX7ev&#10;lpz5IGwpDFhV8KPy/Hb98sWqc7maQgOmVMgIxPq8cwVvQnB5lnnZqFb4EThlKVgBtiLQFuusRNER&#10;emuy6Xi8yDrA0iFI5T19vR+CfJ3wq0rJ8LmqvArMFJxqC2nGNO/inK1XIq9RuEbLUxniH6pohbaU&#10;9AJ1L4Jge9S/QbVaIniowkhCm0FVaalSD9TNZPysm8dGOJV6IXK8u9Dk/x+s/HR4dF+Qhf4t9CRg&#10;asK7B5DfPbOwaYSt1R0idI0SJSWeRMqyzvn8dDVS7XMfQXbdRyhJZLEPkID6CtvICvXJCJ0EOF5I&#10;V31gMqZczmdTikgKTafLxTiJkon8fNmhD+8VtCwuCo6kaQIXhwcfYjEiPx+JuTwYXW61MWmD9W5j&#10;kB0E6b9NI9X/7JixrCv4zXw650yYmpwsAw5U/BVtnMaf0FodyNNGtwVfXg6JPBL4zpbJcUFoM6yp&#10;emNjqSq59dTSmdKB3NDveqbLgr9exHwxuIPySIwjDI6mF0iLBvAnZx25ueD+x16g4sx8sKTazWQ2&#10;i/ZPm9n8TSQcryO764iwkqAKHoiNtNyE4cnsHeq6oUyDTyzckdKVTio8VXXyBzk2iXN6XfFJXO/T&#10;qad/wPoXAAAA//8DAFBLAwQUAAYACAAAACEAmzQCrt4AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXBB1QqPGhDgVQgLBrRQEVzfeJhH2OthuGv4e9wTH0Yxm3tTr2Ro2oQ+D&#10;Iwn5IgOG1Do9UCfh/e3xWgALUZFWxhFK+MEA6+b8rFaVdkd6xWkbO5ZKKFRKQh/jWHEe2h6tCgs3&#10;IiVv77xVMUnfce3VMZVbw2+ybMWtGigt9GrEhx7br+3BShDF8/QZXpabj3a1N7fxqpyevr2Ulxfz&#10;/R2wiHP8C8MJP6FDk5h27kA6MJN0IRJ6lLAUObBToBTp3E5CWeTAm5r/f9D8AgAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAO3OiJsnAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAJs0Aq7eAAAACQEAAA8AAAAAAAAAAAAAAAAAgQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="55909B7C" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="000D14CA" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6852,51 +7612,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="7ED151AD" id="Pole tekstowe 50" o:spid="_x0000_s1057" type="#_x0000_t202" style="position:absolute;margin-left:56.4pt;margin-top:19.25pt;width:14.6pt;height:18pt;z-index:251707392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOLdFwJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SlXbpR09XSpQhp&#10;uUgLH+A6TmLheMzYbbJ8PWOn7VYLvCD8YNkZ+8zMOcdZ3QydYQeFXoMt+XSSc6ashErbpuTfvm5f&#10;LTnzQdhKGLCq5I/K85v1yxer3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlAW2yyCkVP&#10;6J3JZnl+lfWAlUOQynv6ejcG+Trh17WS4XNdexWYKTnVFtKMad7FOVuvRNGgcK2WxzLEP1TRCW0p&#10;6RnqTgTB9qh/g+q0RPBQh4mELoO61lKlHqibaf6sm4dWOJV6IXK8O9Pk/x+s/HR4cF+QheEtDCRg&#10;asK7e5DfPbOwaYVt1C0i9K0SFSWeRsqy3vnieDVS7QsfQXb9R6hIZLEPkICGGrvICvXJCJ0EeDyT&#10;robAZEy5XMxnFJEUms2WV3kSJRPF6bJDH94r6FhclBxJ0wQuDvc+xGJEcToSc3kwutpqY9IGm93G&#10;IDsI0n+bRqr/2TFjWV/y68VswZkwDTlZBhyp+Ctansaf0DodyNNGdyVfng+JIhL4zlbJcUFoM66p&#10;emNjqSq59djSidKR3DDsBqarkr9O7MfgDqpHYhxhdDS9QFq0gD8568nNJfc/9gIVZ+aDJdWup/N5&#10;tH/azBdvIuF4GdldRoSVBFXyQGyk5SaMT2bvUDctZRp9YuGWlK51UuGpqqM/yLFJnOPrik/icp9O&#10;Pf0D1r8AAAD//wMAUEsDBBQABgAIAAAAIQCw7NMP3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcEHWapm0IcSqEBIIbFARXN94mEfY6xG4a/p7tCY6jGc28KTeTs2LEIXSe&#10;FMxnCQik2puOGgXvbw/XOYgQNRltPaGCHwywqc7PSl0Yf6RXHLexEVxCodAK2hj7QspQt+h0mPke&#10;ib29H5yOLIdGmkEfudxZmSbJSjrdES+0usf7Fuuv7cEpyLOn8TM8L14+6tXe3sSr9fj4PSh1eTHd&#10;3YKIOMW/MJzwGR0qZtr5A5kgLOt5yuhRwSJfgjgFspTP7RSssyXIqpT/H1S/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAE4t0XAmAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhALDs0w/fAAAACQEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
+                    <v:shape w14:anchorId="7ED151AD" id="Pole tekstowe 50" o:spid="_x0000_s1063" type="#_x0000_t202" style="position:absolute;margin-left:56.4pt;margin-top:19.25pt;width:14.6pt;height:18pt;z-index:251707392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNgH13JwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N07SZDdrxVlts01V&#10;aXuRtv0AgrGNihk6kNjp1++Ak2y0bV+q8oDAA2dmzjl4edu3hu0Veg224JPRmDNlJZTa1gX//m3z&#10;ZsGZD8KWwoBVBT8oz29Xr18tO5erKTRgSoWMQKzPO1fwJgSXZ5mXjWqFH4FTloIVYCsCbbHOShQd&#10;obcmm47HV1kHWDoEqbynr/dDkK8SflUpGb5UlVeBmYJTbSHNmOZtnLPVUuQ1CtdoeSxD/EMVrdCW&#10;kp6h7kUQbIf6N6hWSwQPVRhJaDOoKi1V6oG6mYxfdPPYCKdSL0SOd2ea/P+DlZ/3j+4rstC/g54E&#10;TE149wDyh2cW1o2wtbpDhK5RoqTEk0hZ1jmfH69Gqn3uI8i2+wQliSx2ARJQX2EbWaE+GaGTAIcz&#10;6aoPTMaUi/lsShFJoel0cTVOomQiP1126MMHBS2Li4IjaZrAxf7Bh1iMyE9HYi4PRpcbbUzaYL1d&#10;G2R7Qfpv0kj1vzhmLOsKfjOfzjkTpiYny4ADFX9FG6fxJ7RWB/K00W3BF+dDIo8EvrdlclwQ2gxr&#10;qt7YWKpKbj22dKJ0IDf0257psuBvr2O+GNxCeSDGEQZH0wukRQP4i7OO3Fxw/3MnUHFmPlpS7WYy&#10;m0X7p81sfh0Jx8vI9jIirCSoggdiIy3XYXgyO4e6bijT4BMLd6R0pZMKz1Ud/UGOTeIcX1d8Epf7&#10;dOr5H7B6AgAA//8DAFBLAwQUAAYACAAAACEAsOzTD98AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXBB1mqZtCHEqhASCGxQEVzfeJhH2OsRuGv6e7QmOoxnNvCk3k7NixCF0&#10;nhTMZwkIpNqbjhoF728P1zmIEDUZbT2hgh8MsKnOz0pdGH+kVxy3sRFcQqHQCtoY+0LKULfodJj5&#10;Hom9vR+cjiyHRppBH7ncWZkmyUo63REvtLrH+xbrr+3BKcizp/EzPC9ePurV3t7Eq/X4+D0odXkx&#10;3d2CiDjFvzCc8BkdKmba+QOZICzrecroUcEiX4I4BbKUz+0UrLMlyKqU/x9UvwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBNgH13JwIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCw7NMP3wAAAAkBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="3916DA69" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="000D14CA" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6964,51 +7724,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="4641FC07" id="Pole tekstowe 49" o:spid="_x0000_s1058" type="#_x0000_t202" style="position:absolute;margin-left:38.4pt;margin-top:19.45pt;width:14.6pt;height:18pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDv+L+eJwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/07ShXbpR09XSpQhp&#10;uUgLH+A6TmLheMzYbbJ8PWOn7VYLvCD8YNkZ+8zMOcdZ3QydYQeFXoMt+Wwy5UxZCZW2Tcm/fd2+&#10;WnLmg7CVMGBVyR+V5zfrly9WvStUDi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlAW2yyCkVP&#10;6J3J8un0KusBK4cglff09W4M8nXCr2slw+e69iowU3KqLaQZ07yLc7ZeiaJB4Votj2WIf6iiE9pS&#10;0jPUnQiC7VH/BtVpieChDhMJXQZ1raVKPVA3s+mzbh5a4VTqhcjx7kyT/3+w8tPhwX1BFoa3MJCA&#10;qQnv7kF+98zCphW2UbeI0LdKVJR4FinLeueL49VItS98BNn1H6EikcU+QAIaauwiK9QnI3QS4PFM&#10;uhoCkzHlcjHPKSIplOfLq2kSJRPF6bJDH94r6FhclBxJ0wQuDvc+xGJEcToSc3kwutpqY9IGm93G&#10;IDsI0n+bRqr/2TFjWV/y60W+4EyYhpwsA45U/BVtmsaf0DodyNNGdyVfng+JIhL4zlbJcUFoM66p&#10;emNjqSq59djSidKR3DDsBqarkr/OY74Y3EH1SIwjjI6mF0iLFvAnZz25ueT+x16g4sx8sKTa9Ww+&#10;j/ZPm/niTSQcLyO7y4iwkqBKHoiNtNyE8cnsHeqmpUyjTyzcktK1Tio8VXX0Bzk2iXN8XfFJXO7T&#10;qad/wPoXAAAA//8DAFBLAwQUAAYACAAAACEAajskbt4AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXBB1oFWahDgVQgLBrZSqXN14m0TE62C7afh7tic4rt5q5k25mmwvRvSh&#10;c6TgbpaAQKqd6ahRsP14vs1AhKjJ6N4RKvjBAKvq8qLUhXEnesdxExvBIRQKraCNcSikDHWLVoeZ&#10;G5CYHZy3OvLpG2m8PnG47eV9kqTS6o64odUDPrVYf22OVkG2eB0/w9t8vavTQ5/Hm+X48u2Vur6a&#10;Hh9ARJzi3zOc9VkdKnbauyOZIHoFy5TNo4J5loM48yTlbXsGixxkVcr/A6pfAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAO/4v54nAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAGo7JG7eAAAACAEAAA8AAAAAAAAAAAAAAAAAgQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
+                    <v:shape w14:anchorId="4641FC07" id="Pole tekstowe 49" o:spid="_x0000_s1064" type="#_x0000_t202" style="position:absolute;margin-left:38.4pt;margin-top:19.45pt;width:14.6pt;height:18pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqD0qWJwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SlXbpR09XSpQhp&#10;uUgLH+A6TmLheMzYbbJ8PWOn7VYLvCD8YNkZ+8zMOcdZ3QydYQeFXoMt+XSSc6ashErbpuTfvm5f&#10;LTnzQdhKGLCq5I/K85v1yxer3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlAW2yyCkVP&#10;6J3JZnl+lfWAlUOQynv6ejcG+Trh17WS4XNdexWYKTnVFtKMad7FOVuvRNGgcK2WxzLEP1TRCW0p&#10;6RnqTgTB9qh/g+q0RPBQh4mELoO61lKlHqibaf6sm4dWOJV6IXK8O9Pk/x+s/HR4cF+QheEtDCRg&#10;asK7e5DfPbOwaYVt1C0i9K0SFSWeRsqy3vnieDVS7QsfQXb9R6hIZLEPkICGGrvICvXJCJ0EeDyT&#10;robAZEy5XMxnFJEUms2WV3kSJRPF6bJDH94r6FhclBxJ0wQuDvc+xGJEcToSc3kwutpqY9IGm93G&#10;IDsI0n+bRqr/2TFjWV/y68VswZkwDTlZBhyp+Ctansaf0DodyNNGdyVfng+JIhL4zlbJcUFoM66p&#10;emNjqSq59djSidKR3DDsBqarkr9exnwxuIPqkRhHGB1NL5AWLeBPznpyc8n9j71AxZn5YEm16+l8&#10;Hu2fNvPFm0g4XkZ2lxFhJUGVPBAbabkJ45PZO9RNS5lGn1i4JaVrnVR4quroD3JsEuf4uuKTuNyn&#10;U0//gPUvAAAA//8DAFBLAwQUAAYACAAAACEAajskbt4AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXBB1oFWahDgVQgLBrZSqXN14m0TE62C7afh7tic4rt5q5k25mmwvRvSh&#10;c6TgbpaAQKqd6ahRsP14vs1AhKjJ6N4RKvjBAKvq8qLUhXEnesdxExvBIRQKraCNcSikDHWLVoeZ&#10;G5CYHZy3OvLpG2m8PnG47eV9kqTS6o64odUDPrVYf22OVkG2eB0/w9t8vavTQ5/Hm+X48u2Vur6a&#10;Hh9ARJzi3zOc9VkdKnbauyOZIHoFy5TNo4J5loM48yTlbXsGixxkVcr/A6pfAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAOoPSpYnAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAGo7JG7eAAAACAEAAA8AAAAAAAAAAAAAAAAAgQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="079942A0" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="000D14CA" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -7076,51 +7836,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="6593FAD9" id="Pole tekstowe 48" o:spid="_x0000_s1059" type="#_x0000_t202" style="position:absolute;margin-left:20.4pt;margin-top:19.7pt;width:14.6pt;height:18pt;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPtkpyJwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N06yyTZrxVlts01V&#10;aXuRtv0AgrGNihk6kNjp1++Ak2y0bV+q8oDAA2dmzjl4edu3hu0Veg224JPRmDNlJZTa1gX//m3z&#10;ZsGZD8KWwoBVBT8oz29Xr18tO5erKTRgSoWMQKzPO1fwJgSXZ5mXjWqFH4FTloIVYCsCbbHOShQd&#10;obcmm47H11kHWDoEqbynr/dDkK8SflUpGb5UlVeBmYJTbSHNmOZtnLPVUuQ1CtdoeSxD/EMVrdCW&#10;kp6h7kUQbIf6N6hWSwQPVRhJaDOoKi1V6oG6mYxfdPPYCKdSL0SOd2ea/P+DlZ/3j+4rstC/g54E&#10;TE149wDyh2cW1o2wtbpDhK5RoqTEk0hZ1jmfH69Gqn3uI8i2+wQliSx2ARJQX2EbWaE+GaGTAIcz&#10;6aoPTMaUi/lsShFJoel0cT1OomQiP1126MMHBS2Li4IjaZrAxf7Bh1iMyE9HYi4PRpcbbUzaYL1d&#10;G2R7Qfpv0kj1vzhmLOsKfjOfzjkTpiYny4ADFX9FG6fxJ7RWB/K00W3BF+dDIo8EvrdlclwQ2gxr&#10;qt7YWKpKbj22dKJ0IDf0257psuBXVzFfDG6hPBDjCIOj6QXSogH8xVlHbi64/7kTqDgzHy2pdjOZ&#10;zaL902Y2fxsJx8vI9jIirCSoggdiIy3XYXgyO4e6bijT4BMLd6R0pZMKz1Ud/UGOTeIcX1d8Epf7&#10;dOr5H7B6AgAA//8DAFBLAwQUAAYACAAAACEAkMb8ct4AAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7VIXFBrQ0N/QpwKIYHoDVoEVzfeJhH2OsRuGt6e5QSn1WhGM98W69E7MWAf&#10;20AarqcKBFIVbEu1hrfd42QJIiZD1rhAqOEbI6zL87PC5Dac6BWHbaoFl1DMjYYmpS6XMlYNehOn&#10;oUNi7xB6bxLLvpa2Nycu907eKDWX3rTEC43p8KHB6nN79BqW2fPwETezl/dqfnCrdLUYnr56rS8v&#10;xvs7EAnH9BeGX3xGh5KZ9uFINgqnIVNMnjTMVhkI9heKX9vzvc1AloX8z1/+AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAE+2SnInAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAJDG/HLeAAAABwEAAA8AAAAAAAAAAAAAAAAAgQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
+                    <v:shape w14:anchorId="6593FAD9" id="Pole tekstowe 48" o:spid="_x0000_s1065" type="#_x0000_t202" style="position:absolute;margin-left:20.4pt;margin-top:19.7pt;width:14.6pt;height:18pt;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKQb96JwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/07SlXdqo6WrpUoS0&#10;XKSFD3AdJ7FwPGbsNilfz9hpu9UCLwg/WHbGPjNzznFWt31r2EGh12ALPhmNOVNWQqltXfBvX7ev&#10;Fpz5IGwpDFhV8KPy/Hb98sWqc7maQgOmVMgIxPq8cwVvQnB5lnnZqFb4EThlKVgBtiLQFuusRNER&#10;emuy6Xh8k3WApUOQynv6ej8E+TrhV5WS4XNVeRWYKTjVFtKMad7FOVuvRF6jcI2WpzLEP1TRCm0p&#10;6QXqXgTB9qh/g2q1RPBQhZGENoOq0lKlHqibyfhZN4+NcCr1QuR4d6HJ/z9Y+enw6L4gC/1b6EnA&#10;1IR3DyC/e2Zh0whbqztE6BolSko8iZRlnfP56Wqk2uc+guy6j1CSyGIfIAH1FbaRFeqTEToJcLyQ&#10;rvrAZEy5mM+mFJEUmk4XN+MkSiby82WHPrxX0LK4KDiSpglcHB58iMWI/Hwk5vJgdLnVxqQN1ruN&#10;QXYQpP82jVT/s2PGsq7gy/l0zpkwNTlZBhyo+CvaOI0/obU6kKeNbgu+uBwSeSTwnS2T44LQZlhT&#10;9cbGUlVy66mlM6UDuaHf9UyXBX+9jPlicAflkRhHGBxNL5AWDeBPzjpyc8H9j71AxZn5YEm15WQ2&#10;i/ZPm9n8TSQcryO764iwkqAKHoiNtNyE4cnsHeq6oUyDTyzckdKVTio8VXXyBzk2iXN6XfFJXO/T&#10;qad/wPoXAAAA//8DAFBLAwQUAAYACAAAACEAkMb8ct4AAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7VIXFBrQ0N/QpwKIYHoDVoEVzfeJhH2OsRuGt6e5QSn1WhGM98W69E7MWAf&#10;20AarqcKBFIVbEu1hrfd42QJIiZD1rhAqOEbI6zL87PC5Dac6BWHbaoFl1DMjYYmpS6XMlYNehOn&#10;oUNi7xB6bxLLvpa2Nycu907eKDWX3rTEC43p8KHB6nN79BqW2fPwETezl/dqfnCrdLUYnr56rS8v&#10;xvs7EAnH9BeGX3xGh5KZ9uFINgqnIVNMnjTMVhkI9heKX9vzvc1AloX8z1/+AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAEpBv3onAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAJDG/HLeAAAABwEAAA8AAAAAAAAAAAAAAAAAgQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="41AFAD96" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="000D14CA" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -7188,162 +7948,190 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="3F56B123" id="Pole tekstowe 47" o:spid="_x0000_s1060" type="#_x0000_t202" style="position:absolute;margin-left:2.4pt;margin-top:19.85pt;width:14.6pt;height:18pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsVROZJwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SlXbpR09XSpQhp&#10;uUgLH+A6TmLheMzYbbJ8PWOn7VYLvCD8YNkZ+8zMOcdZ3QydYQeFXoMt+XSSc6ashErbpuTfvm5f&#10;LTnzQdhKGLCq5I/K85v1yxer3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlAW2yyCkVP&#10;6J3JZnl+lfWAlUOQynv6ejcG+Trh17WS4XNdexWYKTnVFtKMad7FOVuvRNGgcK2WxzLEP1TRCW0p&#10;6RnqTgTB9qh/g+q0RPBQh4mELoO61lKlHqibaf6sm4dWOJV6IXK8O9Pk/x+s/HR4cF+QheEtDCRg&#10;asK7e5DfPbOwaYVt1C0i9K0SFSWeRsqy3vnieDVS7QsfQXb9R6hIZLEPkICGGrvICvXJCJ0EeDyT&#10;robAZEy5XMxnFJEUms2WV3kSJRPF6bJDH94r6FhclBxJ0wQuDvc+xGJEcToSc3kwutpqY9IGm93G&#10;IDsI0n+bRqr/2TFjWV/y68VswZkwDTlZBhyp+Ctansaf0DodyNNGdyVfng+JIhL4zlbJcUFoM66p&#10;emNjqSq59djSidKR3DDsBqarkr+ex3wxuIPqkRhHGB1NL5AWLeBPznpyc8n9j71AxZn5YEm16+l8&#10;Hu2fNvPFm0g4XkZ2lxFhJUGVPBAbabkJ45PZO9RNS5lGn1i4JaVrnVR4quroD3JsEuf4uuKTuNyn&#10;U0//gPUvAAAA//8DAFBLAwQUAAYACAAAACEAdO9bSt0AAAAGAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEzPwU7DMAwG4DsS7xAZiQvaUmhZt1J3QkggdoMNwTVrvLaiSUqSdeXtMSc4Wr/1+3O5nkwvRvKh&#10;cxbhep6AIFs73dkG4W33OFuCCFFZrXpnCeGbAqyr87NSFdqd7CuN29gILrGhUAhtjEMhZahbMirM&#10;3UCWs4PzRkUefSO1VycuN728SZKFNKqzfKFVAz20VH9ujwZhmT2PH2GTvrzXi0O/ilf5+PTlES8v&#10;pvs7EJGm+LcMv3ymQ8WmvTtaHUSPkDE8IqSrHATHacaf7RHy2xxkVcr//OoHAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA7FUTmScCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAdO9bSt0AAAAGAQAADwAAAAAAAAAAAAAAAACBBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
+                    <v:shape w14:anchorId="3F56B123" id="Pole tekstowe 47" o:spid="_x0000_s1066" type="#_x0000_t202" style="position:absolute;margin-left:2.4pt;margin-top:19.85pt;width:14.6pt;height:18pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfyBDTJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRV8nniJgZ3UD0R4wijo+kF0qIF/MlZT24uuf+xF6g4Mx8tqXY9ndNd&#10;FtJmvngbCcfLyO4yIqwkqJIHYiMtN2F8MnuHumkp0+gTC7ekdK2TCs9VHf1Bjk3iHF9XfBKX+3Tq&#10;+R+w/gUAAP//AwBQSwMEFAAGAAgAAAAhAHTvW0rdAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;z8FOwzAMBuA7Eu8QGYkL2lJoWbdSd0JIIHaDDcE1a7y2oklKknXl7TEnOFq/9ftzuZ5ML0byoXMW&#10;4XqegCBbO93ZBuFt9zhbgghRWa16ZwnhmwKsq/OzUhXanewrjdvYCC6xoVAIbYxDIWWoWzIqzN1A&#10;lrOD80ZFHn0jtVcnLje9vEmShTSqs3yhVQM9tFR/bo8GYZk9jx9hk76814tDv4pX+fj05REvL6b7&#10;OxCRpvi3DL98pkPFpr07Wh1Ej5AxPCKkqxwEx2nGn+0R8tscZFXK//zqBwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAF/IENMlAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAHTvW0rdAAAABgEAAA8AAAAAAAAAAAAAAAAAfwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="0E59A431" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="000D14CA" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="000F2F2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
             <w:r w:rsidRPr="002575DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:b/>
-[...3 lines deleted...]
-              <w:t>13</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
             </w:r>
             <w:r w:rsidRPr="002575DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kod zawodu wg </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002575DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Kod zawodu wg KZiS</w:t>
-            </w:r>
+              <w:t>KZiS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="261E07C3" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="261E07C3" w14:textId="5C8DF208" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="00CD5289" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(klasyfikacje.gofin.pl) </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="691C7F2E" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="005C5ACC" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="691C7F2E" w14:textId="5B49B400" w:rsidR="004F684E" w:rsidRPr="005C5ACC" w:rsidRDefault="000F2F2E" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="005C5ACC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Dodatkowe informacje</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05480286" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="05480286" w14:textId="4C8AFCF7" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>/ dowóz przez pracodawcę do miejsca pracy, zakwaterowanie/</w:t>
+              <w:t>/dowóz przez pracodawcę do miejsca pracy, zakwaterowanie/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="369576FE" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.................................</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.....</w:t>
@@ -7375,51 +8163,51 @@
               <w:t>......................................</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.....</w:t>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.............</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="472BA492" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="005C5ACC" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="472BA492" w14:textId="08902A8F" w:rsidR="004F684E" w:rsidRPr="005C5ACC" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251710464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A3F530D" wp14:editId="1A61FEF4">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1446530</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
@@ -7477,77 +8265,86 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="6A3F530D" id="Pole tekstowe 46" o:spid="_x0000_s1061" type="#_x0000_t202" style="position:absolute;margin-left:113.9pt;margin-top:10.85pt;width:14.6pt;height:18pt;z-index:251710464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMG+Z1JwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SlXbpR09XSpQhp&#10;uUgLH+A6TmLheMzYbbJ8PWOn7VYLvCD8YNkZ+8zMOcdZ3QydYQeFXoMt+XSSc6ashErbpuTfvm5f&#10;LTnzQdhKGLCq5I/K85v1yxer3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlAW2yyCkVP&#10;6J3JZnl+lfWAlUOQynv6ejcG+Trh17WS4XNdexWYKTnVFtKMad7FOVuvRNGgcK2WxzLEP1TRCW0p&#10;6RnqTgTB9qh/g+q0RPBQh4mELoO61lKlHqibaf6sm4dWOJV6IXK8O9Pk/x+s/HR4cF+QheEtDCRg&#10;asK7e5DfPbOwaYVt1C0i9K0SFSWeRsqy3vnieDVS7QsfQXb9R6hIZLEPkICGGrvICvXJCJ0EeDyT&#10;robAZEy5XMxnFJEUms2WV3kSJRPF6bJDH94r6FhclBxJ0wQuDvc+xGJEcToSc3kwutpqY9IGm93G&#10;IDsI0n+bRqr/2TFjWV/y68VswZkwDTlZBhyp+Ctansaf0DodyNNGdyVfng+JIhL4zlbJcUFoM66p&#10;emNjqSq59djSidKR3DDsBqarkr9exHwxuIPqkRhHGB1NL5AWLeBPznpyc8n9j71AxZn5YEm16+l8&#10;Hu2fNvPFm0g4XkZ2lxFhJUGVPBAbabkJ45PZO9RNS5lGn1i4JaVrnVR4quroD3JsEuf4uuKTuNyn&#10;U0//gPUvAAAA//8DAFBLAwQUAAYACAAAACEA7okMS98AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXBB1GmhdQpwKIYHoDQqCqxtvkwh7HWI3DX/PcoLbrGY0+6ZcT96JEYfY&#10;BdIwn2UgkOpgO2o0vL0+XK5AxGTIGhcINXxjhHV1elKawoYjveC4TY3gEoqF0dCm1BdSxrpFb+Is&#10;9Ejs7cPgTeJzaKQdzJHLvZN5li2lNx3xh9b0eN9i/bk9eA2r66fxI26unt/r5d7dpAs1Pn4NWp+f&#10;TXe3IBJO6S8Mv/iMDhUz7cKBbBROQ54rRk8s5goEB/KF4nE7DQulQFal/L+g+gEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBMG+Z1JwIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDuiQxL3wAAAAkBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+                    <v:shape w14:anchorId="6A3F530D" id="Pole tekstowe 46" o:spid="_x0000_s1067" type="#_x0000_t202" style="position:absolute;margin-left:113.9pt;margin-top:10.85pt;width:14.6pt;height:18pt;z-index:251710464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/huU/JQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRV8nliPwZ3UD0R4wijo+kF0qIF/MlZT24uuf+xF6g4Mx8tqXY9nc+j&#10;/dNmvngbCcfLyO4yIqwkqJIHYiMtN2F8MnuHumkp0+gTC7ekdK2TCs9VHf1Bjk3iHF9XfBKX+3Tq&#10;+R+w/gUAAP//AwBQSwMEFAAGAAgAAAAhAO6JDEvfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SFwQdRpoXUKcCiGB6A0Kgqsbb5MIex1iNw1/z3KC26xmNPumXE/eiRGH2AXS&#10;MJ9lIJDqYDtqNLy9PlyuQMRkyBoXCDV8Y4R1dXpSmsKGI73guE2N4BKKhdHQptQXUsa6RW/iLPRI&#10;7O3D4E3ic2ikHcyRy72TeZYtpTcd8YfW9HjfYv25PXgNq+un8SNurp7f6+Xe3aQLNT5+DVqfn013&#10;tyASTukvDL/4jA4VM+3CgWwUTkOeK0ZPLOYKBAfyheJxOw0LpUBWpfy/oPoBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA/4blPyUCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA7okMS98AAAAJAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="3A96AB88" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="000D14CA" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="000F2F2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
             <w:r w:rsidRPr="005C5ACC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>15.  Liczba wolnych miejsc pracy</w:t>
+              <w:t>.  Liczba wolnych miejsc pracy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7055582B" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15244F60" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
@@ -7625,156 +8422,164 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="3C7E9954" id="Pole tekstowe 45" o:spid="_x0000_s1062" type="#_x0000_t202" style="position:absolute;margin-left:113.9pt;margin-top:4.55pt;width:14.6pt;height:18pt;z-index:251711488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtzoibJwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/07SlLd2o6WrpUoS0&#10;XKSFD3AdJ7FwPGbsNilfz9hpu9UCLwg/WHbGPjNzznFWt31r2EGh12ALPhmNOVNWQqltXfBvX7ev&#10;lpz5IGwpDFhV8KPy/Hb98sWqc7maQgOmVMgIxPq8cwVvQnB5lnnZqFb4EThlKVgBtiLQFuusRNER&#10;emuy6Xi8yDrA0iFI5T19vR+CfJ3wq0rJ8LmqvArMFJxqC2nGNO/inK1XIq9RuEbLUxniH6pohbaU&#10;9AJ1L4Jge9S/QbVaIniowkhCm0FVaalSD9TNZPysm8dGOJV6IXK8u9Dk/x+s/HR4dF+Qhf4t9CRg&#10;asK7B5DfPbOwaYSt1R0idI0SJSWeRMqyzvn8dDVS7XMfQXbdRyhJZLEPkID6CtvICvXJCJ0EOF5I&#10;V31gMqZczmdTikgKTafLxTiJkon8fNmhD+8VtCwuCo6kaQIXhwcfYjEiPx+JuTwYXW61MWmD9W5j&#10;kB0E6b9NI9X/7JixrCv4zXw650yYmpwsAw5U/BVtnMaf0FodyNNGtwVfXg6JPBL4zpbJcUFoM6yp&#10;emNjqSq59dTSmdKB3NDveqbLgr9exHwxuIPySIwjDI6mF0iLBvAnZx25ueD+x16g4sx8sKTazWQ2&#10;i/ZPm9n8TSQcryO764iwkqAKHoiNtNyE4cnsHeq6oUyDTyzckdKVTio8VXXyBzk2iXN6XfFJXO/T&#10;qad/wPoXAAAA//8DAFBLAwQUAAYACAAAACEALgl0mN8AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXBB1EtqmDdlUCAlEb1AQXN3YTSLidbDdNPw9ywmOoxnNvCk3k+3FaHzo&#10;HCGkswSEodrpjhqEt9eH6xWIEBVp1TsyCN8mwKY6PytVod2JXsy4i43gEgqFQmhjHAopQ90aq8LM&#10;DYbYOzhvVWTpG6m9OnG57WWWJEtpVUe80KrB3Lem/twdLcJq/jR+hO3N83u9PPTreJWPj18e8fJi&#10;ursFEc0U/8Lwi8/oUDHT3h1JB9EjZFnO6BFhnYJgP1vk/G2PMF+kIKtS/j9Q/QAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDtzoibJwIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAuCXSY3wAAAAgBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+                    <v:shape w14:anchorId="3C7E9954" id="Pole tekstowe 45" o:spid="_x0000_s1068" type="#_x0000_t202" style="position:absolute;margin-left:113.9pt;margin-top:4.55pt;width:14.6pt;height:18pt;z-index:251711488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeU4vRJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNG3ULt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPptMOVNWQqVtU/JvX7dv&#10;lpz5IGwlDFhV8ifl+c369atV7wqVQwumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyfDq9ynrAyiFI5T19vRuDfJ3w61rJ8LmuvQrMlJxqC2nGNO/inK1XomhQuFbLYxniH6rohLaU&#10;9Ax1J4Jge9S/QXVaIniow0RCl0Fda6lSD9TNbPqim8dWOJV6IXK8O9Pk/x+sfDg8ui/IwvAOBhIw&#10;NeHdPcjvnlnYtMI26hYR+laJihLPImVZ73xxvBqp9oWPILv+E1QkstgHSEBDjV1khfpkhE4CPJ1J&#10;V0NgMqZcLuY5RSSF8nx5NU2iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vcgXnAnTkJNlwJGKv6JN0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRV8nke88XgDqonYhxhdDS9QFq0gD8568nNJfc/9gIVZ+ajJdWuZ/N5&#10;tH/azBdvI+F4GdldRoSVBFXyQGyk5SaMT2bvUDctZRp9YuGWlK51UuG5qqM/yLFJnOPrik/icp9O&#10;Pf8D1r8AAAD//wMAUEsDBBQABgAIAAAAIQAuCXSY3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcEHUS2qYN2VQICURvUBBc3dhNIuJ1sN00/D3LCY6jGc28KTeT7cVofOgc&#10;IaSzBISh2umOGoS314frFYgQFWnVOzII3ybApjo/K1Wh3YlezLiLjeASCoVCaGMcCilD3RqrwswN&#10;htg7OG9VZOkbqb06cbntZZYkS2lVR7zQqsHct6b+3B0twmr+NH6E7c3ze7089Ot4lY+PXx7x8mK6&#10;uwURzRT/wvCLz+hQMdPeHUkH0SNkWc7oEWGdgmA/W+T8bY8wX6Qgq1L+P1D9AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAF5Ti9EmAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAC4JdJjfAAAACAEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="37E02444" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="000D14CA" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>w tym dla osób niepełnosprawnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2757" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2D05E321" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="005C5ACC" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2D05E321" w14:textId="00D949B4" w:rsidR="004F684E" w:rsidRPr="005C5ACC" w:rsidRDefault="000F2F2E" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="1FCB60EE" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="005C5ACC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.  Wnioskowana liczba kandydatów</w:t>
+            </w:r>
+            <w:r w:rsidR="007E0518">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, których urząd powinien poinformować o ofercie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E726E1" w14:textId="05BF3768" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FCB60EE" w14:textId="13BD453C" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="005A215B" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="555F1C3B" wp14:editId="3CCAF759">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="555F1C3B" wp14:editId="61A53F45">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1297305</wp:posOffset>
+                        <wp:posOffset>692150</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>72390</wp:posOffset>
+                        <wp:posOffset>15875</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="185420" cy="228600"/>
                       <wp:effectExtent l="12700" t="10160" r="11430" b="8890"/>
                       <wp:wrapSquare wrapText="bothSides"/>
                       <wp:docPr id="44" name="Pole tekstowe 44"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="185420" cy="228600"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -7806,140 +8611,149 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="555F1C3B" id="Pole tekstowe 44" o:spid="_x0000_s1063" type="#_x0000_t202" style="position:absolute;margin-left:102.15pt;margin-top:5.7pt;width:14.6pt;height:18pt;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNgH13JwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N07SZDdrxVlts01V&#10;aXuRtv0AgrGNihk6kNjp1++Ak2y0bV+q8oDAA2dmzjl4edu3hu0Veg224JPRmDNlJZTa1gX//m3z&#10;ZsGZD8KWwoBVBT8oz29Xr18tO5erKTRgSoWMQKzPO1fwJgSXZ5mXjWqFH4FTloIVYCsCbbHOShQd&#10;obcmm47HV1kHWDoEqbynr/dDkK8SflUpGb5UlVeBmYJTbSHNmOZtnLPVUuQ1CtdoeSxD/EMVrdCW&#10;kp6h7kUQbIf6N6hWSwQPVRhJaDOoKi1V6oG6mYxfdPPYCKdSL0SOd2ea/P+DlZ/3j+4rstC/g54E&#10;TE149wDyh2cW1o2wtbpDhK5RoqTEk0hZ1jmfH69Gqn3uI8i2+wQliSx2ARJQX2EbWaE+GaGTAIcz&#10;6aoPTMaUi/lsShFJoel0cTVOomQiP1126MMHBS2Li4IjaZrAxf7Bh1iMyE9HYi4PRpcbbUzaYL1d&#10;G2R7Qfpv0kj1vzhmLOsKfjOfzjkTpiYny4ADFX9FG6fxJ7RWB/K00W3BF+dDIo8EvrdlclwQ2gxr&#10;qt7YWKpKbj22dKJ0IDf0257psuBvr2O+GNxCeSDGEQZH0wukRQP4i7OO3Fxw/3MnUHFmPlpS7WYy&#10;m0X7p81sfh0Jx8vI9jIirCSoggdiIy3XYXgyO4e6bijT4BMLd6R0pZMKz1Ud/UGOTeIcX1d8Epf7&#10;dOr5H7B6AgAA//8DAFBLAwQUAAYACAAAACEA7Wfj8t8AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPy07DMBBF90j8gzVIbBB1mpi2hDgVQgLBDtoKtm48TSL8CLabhr9nWMFydI/uPVOtJ2vYiCH2&#10;3kmYzzJg6Bqve9dK2G0fr1fAYlJOK+MdSvjGCOv6/KxSpfYn94bjJrWMSlwslYQupaHkPDYdWhVn&#10;fkBH2cEHqxKdoeU6qBOVW8PzLFtwq3pHC50a8KHD5nNztBJW4nn8iC/F63uzOJjbdLUcn76ClJcX&#10;0/0dsIRT+oPhV5/UoSanvT86HZmRkGeiIJSCuQBGQF4UN8D2EsRSAK8r/v+D+gcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBNgH13JwIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDtZ+Py3wAAAAkBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+                    <v:shape w14:anchorId="555F1C3B" id="Pole tekstowe 44" o:spid="_x0000_s1069" type="#_x0000_t202" style="position:absolute;margin-left:54.5pt;margin-top:1.25pt;width:14.6pt;height:18pt;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+HX49JwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SlXbpR09XSpQhp&#10;uUgLH+A6TmLheMzYbbJ8PWOn7VYLvCD8YNkZ+8zMOcdZ3QydYQeFXoMt+XSSc6ashErbpuTfvm5f&#10;LTnzQdhKGLCq5I/K85v1yxer3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlAW2yyCkVP&#10;6J3JZnl+lfWAlUOQynv6ejcG+Trh17WS4XNdexWYKTnVFtKMad7FOVuvRNGgcK2WxzLEP1TRCW0p&#10;6RnqTgTB9qh/g+q0RPBQh4mELoO61lKlHqibaf6sm4dWOJV6IXK8O9Pk/x+s/HR4cF+QheEtDCRg&#10;asK7e5DfPbOwaYVt1C0i9K0SFSWeRsqy3vnieDVS7QsfQXb9R6hIZLEPkICGGrvICvXJCJ0EeDyT&#10;robAZEy5XMxnFJEUms2WV3kSJRPF6bJDH94r6FhclBxJ0wQuDvc+xGJEcToSc3kwutpqY9IGm93G&#10;IDsI0n+bRqr/2TFjWV/y68VswZkwDTlZBhyp+Ctansaf0DodyNNGdyVfng+JIhL4zlbJcUFoM66p&#10;emNjqSq59djSidKR3DDsBqarks9fx3wxuIPqkRhHGB1NL5AWLeBPznpyc8n9j71AxZn5YEm16+l8&#10;Hu2fNvPFm0g4XkZ2lxFhJUGVPBAbabkJ45PZO9RNS5lGn1i4JaVrnVR4quroD3JsEuf4uuKTuNyn&#10;U0//gPUvAAAA//8DAFBLAwQUAAYACAAAACEAYoWILt4AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXBB1mtCShjgVQgLBrbQVXN14m0S118F20/D3uCd6HM1o5k25HI1mAzrf&#10;WRIwnSTAkGqrOmoEbDev9zkwHyQpqS2hgF/0sKyur0pZKHuiTxzWoWGxhHwhBbQh9AXnvm7RSD+x&#10;PVL09tYZGaJ0DVdOnmK50TxNkjk3sqO40MoeX1qsD+ujEZA/vA/f/iNbfdXzvV6Eu8fh7ccJcXsz&#10;Pj8BCziG/zCc8SM6VJFpZ4+kPNNRJ4v4JQhIZ8DOfpanwHYCsnwGvCr55YHqDwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAP4dfj0nAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAGKFiC7eAAAACAEAAA8AAAAAAAAAAAAAAAAAgQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="1067B062" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="000D14CA" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="5852401C" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66724E1B" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="44C7ADD3" w14:textId="77777777" w:rsidTr="00B009F4">
+      <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="44C7ADD3" w14:textId="77777777" w:rsidTr="00FA583E">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="2381"/>
+          <w:trHeight w:val="2046"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2753" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CA1072A" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="7CA1072A" w14:textId="757D18E1" w:rsidR="004F684E" w:rsidRDefault="000F2F2E" w:rsidP="00B009F4">
             <w:pPr>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00506C42">
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="00506C42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>System wynagrodzenia</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="004F684E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="489CD556" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00506C42" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43B1207B" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="004F684E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
@@ -8109,51 +8923,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="517FEB18" id="Pole tekstowe 43" o:spid="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:101.4pt;margin-top:1.6pt;width:14.6pt;height:18pt;z-index:251713536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqD0qWJwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SlXbpR09XSpQhp&#10;uUgLH+A6TmLheMzYbbJ8PWOn7VYLvCD8YNkZ+8zMOcdZ3QydYQeFXoMt+XSSc6ashErbpuTfvm5f&#10;LTnzQdhKGLCq5I/K85v1yxer3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlAW2yyCkVP&#10;6J3JZnl+lfWAlUOQynv6ejcG+Trh17WS4XNdexWYKTnVFtKMad7FOVuvRNGgcK2WxzLEP1TRCW0p&#10;6RnqTgTB9qh/g+q0RPBQh4mELoO61lKlHqibaf6sm4dWOJV6IXK8O9Pk/x+s/HR4cF+QheEtDCRg&#10;asK7e5DfPbOwaYVt1C0i9K0SFSWeRsqy3vnieDVS7QsfQXb9R6hIZLEPkICGGrvICvXJCJ0EeDyT&#10;robAZEy5XMxnFJEUms2WV3kSJRPF6bJDH94r6FhclBxJ0wQuDvc+xGJEcToSc3kwutpqY9IGm93G&#10;IDsI0n+bRqr/2TFjWV/y68VswZkwDTlZBhyp+Ctansaf0DodyNNGdyVfng+JIhL4zlbJcUFoM66p&#10;emNjqSq59djSidKR3DDsBqarkr9exnwxuIPqkRhHGB1NL5AWLeBPznpyc8n9j71AxZn5YEm16+l8&#10;Hu2fNvPFm0g4XkZ2lxFhJUGVPBAbabkJ45PZO9RNS5lGn1i4JaVrnVR4quroD3JsEuf4uuKTuNyn&#10;U0//gPUvAAAA//8DAFBLAwQUAAYACAAAACEACJzya90AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXFDr4KDShjgVQgLBrZQKrm6yTSLsdbDdNPw9ywmOoxnNvCnXk7NixBB7&#10;Txqu5xkIpNo3PbUadm+PsyWImAw1xnpCDd8YYV2dn5WmaPyJXnHcplZwCcXCaOhSGgopY92hM3Hu&#10;ByT2Dj44k1iGVjbBnLjcWamybCGd6YkXOjPgQ4f15/boNCxvnseP+JJv3uvFwa7S1e349BW0vryY&#10;7u9AJJzSXxh+8RkdKmba+yM1UVgNKlOMnjTkCgT7Klf8bc96pUBWpfx/oPoBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA6g9KlicCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEACJzya90AAAAIAQAADwAAAAAAAAAAAAAAAACBBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
+                    <v:shape w14:anchorId="517FEB18" id="Pole tekstowe 43" o:spid="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:101.4pt;margin-top:1.6pt;width:14.6pt;height:18pt;z-index:251713536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd/ifWJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRV8vk85ovBHVRPxDjC6Gh6gbRoAX9y1pObS+5/7AUqzsxHS6pdT+fz&#10;aP+0mS/eRsLxMrK7jAgrCarkgdhIy00Yn8zeoW5ayjT6xMItKV3rpMJzVUd/kGOTOMfXFZ/E5T6d&#10;ev4HrH8BAAD//wMAUEsDBBQABgAIAAAAIQAInPJr3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcUOvgoNKGOBVCAsGtlAqubrJNIux1sN00/D3LCY6jGc28KdeTs2LEEHtP&#10;Gq7nGQik2jc9tRp2b4+zJYiYDDXGekIN3xhhXZ2flaZo/IlecdymVnAJxcJo6FIaCilj3aEzce4H&#10;JPYOPjiTWIZWNsGcuNxZqbJsIZ3piRc6M+BDh/Xn9ug0LG+ex4/4km/e68XBrtLV7fj0FbS+vJju&#10;70AknNJfGH7xGR0qZtr7IzVRWA0qU4yeNOQKBPsqV/xtz3qlQFal/H+g+gEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBd/ifWJgIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAInPJr3QAAAAgBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="436FB38A" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00F47609" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -8208,79 +9022,79 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>……….</w:t>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>……………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="735D5D70" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00506C42" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="735D5D70" w14:textId="753029BC" w:rsidR="004F684E" w:rsidRPr="00506C42" w:rsidRDefault="000F2F2E" w:rsidP="00B009F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>18</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00506C42">
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="00506C42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.  Rodzaj umowy</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="004F684E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FD69509" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="004F684E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="left" w:pos="-9125"/>
                 <w:tab w:val="num" w:pos="-6455"/>
               </w:tabs>
               <w:ind w:left="530"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -8354,108 +9168,140 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="left" w:pos="-9125"/>
                 <w:tab w:val="num" w:pos="-6455"/>
               </w:tabs>
               <w:ind w:left="530"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>umowa na zastępstwo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B63CB8A" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+          <w:p w14:paraId="5B63CB8A" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="left" w:pos="-9125"/>
                 <w:tab w:val="num" w:pos="-6455"/>
               </w:tabs>
               <w:ind w:left="530"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>umowa o pracę tymczasową</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E844686" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-            <w:pPr>
+          <w:p w14:paraId="77B60921" w14:textId="7C4DFF3C" w:rsidR="007E0518" w:rsidRDefault="007E0518" w:rsidP="004F684E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
               <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="left" w:pos="-9125"/>
+                <w:tab w:val="num" w:pos="-6455"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:ind w:left="530"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>umowa zlecenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11F224EA" w14:textId="2DA41DEB" w:rsidR="007E0518" w:rsidRDefault="007E0518" w:rsidP="004F684E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="-9125"/>
+                <w:tab w:val="num" w:pos="-6455"/>
+              </w:tabs>
+              <w:ind w:left="530"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27714488" wp14:editId="3F5EE342">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27714488" wp14:editId="286A8AC2">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1367155</wp:posOffset>
+                        <wp:posOffset>1353185</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>34925</wp:posOffset>
+                        <wp:posOffset>30480</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="185420" cy="228600"/>
                       <wp:effectExtent l="12700" t="6985" r="11430" b="12065"/>
                       <wp:wrapSquare wrapText="bothSides"/>
                       <wp:docPr id="42" name="Pole tekstowe 42"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="185420" cy="228600"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -8487,221 +9333,156 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="27714488" id="Pole tekstowe 42" o:spid="_x0000_s1065" type="#_x0000_t202" style="position:absolute;margin-left:107.65pt;margin-top:2.75pt;width:14.6pt;height:18pt;z-index:251714560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKQb96JwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/07SlXdqo6WrpUoS0&#10;XKSFD3AdJ7FwPGbsNilfz9hpu9UCLwg/WHbGPjNzznFWt31r2EGh12ALPhmNOVNWQqltXfBvX7ev&#10;Fpz5IGwpDFhV8KPy/Hb98sWqc7maQgOmVMgIxPq8cwVvQnB5lnnZqFb4EThlKVgBtiLQFuusRNER&#10;emuy6Xh8k3WApUOQynv6ej8E+TrhV5WS4XNVeRWYKTjVFtKMad7FOVuvRF6jcI2WpzLEP1TRCm0p&#10;6QXqXgTB9qh/g2q1RPBQhZGENoOq0lKlHqibyfhZN4+NcCr1QuR4d6HJ/z9Y+enw6L4gC/1b6EnA&#10;1IR3DyC/e2Zh0whbqztE6BolSko8iZRlnfP56Wqk2uc+guy6j1CSyGIfIAH1FbaRFeqTEToJcLyQ&#10;rvrAZEy5mM+mFJEUmk4XN+MkSiby82WHPrxX0LK4KDiSpglcHB58iMWI/Hwk5vJgdLnVxqQN1ruN&#10;QXYQpP82jVT/s2PGsq7gy/l0zpkwNTlZBhyo+CvaOI0/obU6kKeNbgu+uBwSeSTwnS2T44LQZlhT&#10;9cbGUlVy66mlM6UDuaHf9UyXBX+9jPlicAflkRhHGBxNL5AWDeBPzjpyc8H9j71AxZn5YEm15WQ2&#10;i/ZPm9n8TSQcryO764iwkqAKHoiNtNyE4cnsHeq6oUyDTyzckdKVTio8VXXyBzk2iXN6XfFJXO/T&#10;qad/wPoXAAAA//8DAFBLAwQUAAYACAAAACEAg0rjLN8AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXBB1kialhGwqhASCGxQEVzfeJhHxOthuGv4ec4LbrGY087bazGYQEznf&#10;W0ZIFwkI4sbqnluEt9f7yzUIHxRrNVgmhG/ysKlPTypVanvkF5q2oRWxhH2pELoQxlJK33RklF/Y&#10;kTh6e+uMCvF0rdROHWO5GWSWJCtpVM9xoVMj3XXUfG4PBmGdP04f/mn5/N6s9sN1uLiaHr4c4vnZ&#10;fHsDItAc/sLwix/RoY5MO3tg7cWAkKXFMkYRigJE9LM8j2KHkKcFyLqS/x+ofwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBKQb96JwIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCDSuMs3wAAAAgBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+                    <v:shape w14:anchorId="27714488" id="Pole tekstowe 42" o:spid="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:106.55pt;margin-top:2.4pt;width:14.6pt;height:18pt;z-index:251714560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9sNI6JgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRV8vki5ovBHVRPxDjC6Gh6gbRoAX9y1pObS+5/7AUqzsxHS6pdT+fz&#10;aP+0mS/eRsLxMrK7jAgrCarkgdhIy00Yn8zeoW5ayjT6xMItKV3rpMJzVUd/kGOTOMfXFZ/E5T6d&#10;ev4HrH8BAAD//wMAUEsDBBQABgAIAAAAIQD65O3o3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUhcEHX+VEKIUyEkENygILi68TaJiNfBdtPw9iwnOI5mNPNNvVnsKGb0YXCk&#10;IF0lIJBaZwbqFLy93l+WIELUZPToCBV8Y4BNc3pS68q4I73gvI2d4BIKlVbQxzhVUoa2R6vDyk1I&#10;7O2dtzqy9J00Xh+53I4yS5K1tHogXuj1hHc9tp/bg1VQFo/zR3jKn9/b9X68jhdX88OXV+r8bLm9&#10;ARFxiX9h+MVndGiYaecOZIIYFWRpnnJUQcEP2M+KLAexY52UIJta/j/Q/AAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQD9sNI6JgIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQD65O3o3QAAAAgBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="693321E2" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00F47609" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="008653C3">
-[...17 lines deleted...]
-          <w:p w14:paraId="539250E7" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>umowa o dzieło</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71E27993" w14:textId="047FED35" w:rsidR="007E0518" w:rsidRPr="008653C3" w:rsidRDefault="007E0518" w:rsidP="004F684E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="left" w:pos="-9125"/>
                 <w:tab w:val="num" w:pos="-6455"/>
               </w:tabs>
               <w:ind w:left="530"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008653C3">
-[...13 lines deleted...]
-              </w:numPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>inne…………………………………...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DA6453F" w14:textId="02BFEC5D" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="007E0518">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="left" w:pos="-9125"/>
-                <w:tab w:val="num" w:pos="-5230"/>
               </w:tabs>
               <w:ind w:left="530"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008653C3">
-[...57 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EBB62C5" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00F464B2" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="4EBB62C5" w14:textId="40C85B2C" w:rsidR="004F684E" w:rsidRPr="00F464B2" w:rsidRDefault="000F2F2E" w:rsidP="00B009F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F464B2">
-[...7 lines deleted...]
-            </w:r>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="00F464B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. System i rozkład czasu pracy</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05C8F417" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="004F684E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="-5234"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="346"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -8859,51 +9640,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="36412A40" id="Pole tekstowe 41" o:spid="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:113.9pt;margin-top:7.3pt;width:14.6pt;height:18pt;z-index:251715584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfyBDTJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRV8nniJgZ3UD0R4wijo+kF0qIF/MlZT24uuf+xF6g4Mx8tqXY9ndNd&#10;FtJmvngbCcfLyO4yIqwkqJIHYiMtN2F8MnuHumkp0+gTC7ekdK2TCs9VHf1Bjk3iHF9XfBKX+3Tq&#10;+R+w/gUAAP//AwBQSwMEFAAGAAgAAAAhAHc6kUvfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SFxQ6xDapIQ4FUIC0Ru0CK5usk0i7HWw3TT8PcsJjqMZzbwp15M1YkQfekcK&#10;rucJCKTaNT21Ct52j7MViBA1Ndo4QgXfGGBdnZ+VumjciV5x3MZWcAmFQivoYhwKKUPdodVh7gYk&#10;9g7OWx1Z+lY2Xp+43BqZJkkmre6JFzo94EOH9ef2aBWsFs/jR9jcvLzX2cHcxqt8fPrySl1eTPd3&#10;ICJO8S8Mv/iMDhUz7d2RmiCMgjTNGT2yschAcCBd5nxur2CZZCCrUv5/UP0AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAX8gQ0yUCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAdzqRS98AAAAJAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
+                    <v:shape w14:anchorId="36412A40" id="Pole tekstowe 41" o:spid="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:113.9pt;margin-top:7.3pt;width:14.6pt;height:18pt;z-index:251715584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcZbzUJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNG3Vlm7UdLV0KUJa&#10;FqSFD3AdJ7FwPGbsNilfz9hpu9UCF4QPlp2x38y895zVbd8adlDoNdiCT0ZjzpSVUGpbF/zb1+2b&#10;JWc+CFsKA1YV/Kg8v12/frXqXK6m0IApFTICsT7vXMGbEFyeZV42qhV+BE5ZClaArQi0xTorUXSE&#10;3ppsOh4vsg6wdAhSeU9f74cgXyf8qlIyfK4qrwIzBafaQpoxzbs4Z+uVyGsUrtHyVIb4hypaoS0l&#10;vUDdiyDYHvVvUK2WCB6qMJLQZlBVWqrUA3UzGb/o5qkRTqVeiBzvLjT5/wcrHw9P7guy0L+DngRM&#10;TXj3APK7ZxY2jbC1ukOErlGipMSTSFnWOZ+frkaqfe4jyK77BCWJLPYBElBfYRtZoT4ZoZMAxwvp&#10;qg9MxpTL+WxKEUmh6XS5GCdRMpGfLzv04YOClsVFwZE0TeDi8OBDLEbk5yMxlwejy602Jm2w3m0M&#10;soMg/bdppPpfHDOWdQW/mU/nnAlTk5NlwIGKv6KN0/gTWqsDedrotuDLyyGRRwLf2zI5LghthjVV&#10;b2wsVSW3nlo6UzqQG/pdz3RZ8Nki5ovBHZRHYhxhcDS9QFo0gD8568jNBfc/9gIVZ+ajJdVuJrNZ&#10;tH/azOZvI+F4HdldR4SVBFXwQGyk5SYMT2bvUNcNZRp8YuGOlK50UuG5qpM/yLFJnNPrik/iep9O&#10;Pf8D1r8AAAD//wMAUEsDBBQABgAIAAAAIQB3OpFL3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcUOsQ2qSEOBVCAtEbtAiubrJNIux1sN00/D3LCY6jGc28KdeTNWJEH3pH&#10;Cq7nCQik2jU9tQredo+zFYgQNTXaOEIF3xhgXZ2flbpo3IlecdzGVnAJhUIr6GIcCilD3aHVYe4G&#10;JPYOzlsdWfpWNl6fuNwamSZJJq3uiRc6PeBDh/Xn9mgVrBbP40fY3Ly819nB3MarfHz68kpdXkz3&#10;dyAiTvEvDL/4jA4VM+3dkZogjII0zRk9srHIQHAgXeZ8bq9gmWQgq1L+f1D9AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAFxlvNQmAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAHc6kUvfAAAACQEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="64C67156" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00F47609" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>zadaniowy</w:t>
@@ -8973,71 +9754,79 @@
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>…….</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="575E9870" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2757" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="630AD3C8" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00F464B2" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="630AD3C8" w14:textId="69B96934" w:rsidR="004F684E" w:rsidRPr="00F464B2" w:rsidRDefault="000F2F2E" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="00F464B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Wymiar czasu pracy</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="316B8A5B" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="004F684E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="-9124"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="531"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -9168,51 +9957,51 @@
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="532BFF63" id="Pole tekstowe 40" o:spid="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:102.15pt;margin-top:8.85pt;width:14.6pt;height:18pt;z-index:251716608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/huU/JQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRV8nliPwZ3UD0R4wijo+kF0qIF/MlZT24uuf+xF6g4Mx8tqXY9nc+j&#10;/dNmvngbCcfLyO4yIqwkqJIHYiMtN2F8MnuHumkp0+gTC7ekdK2TCs9VHf1Bjk3iHF9XfBKX+3Tq&#10;+R+w/gUAAP//AwBQSwMEFAAGAAgAAAAhAL2MoFDfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SFwQdYjbpoQ4FUICwQ3aCq5uvE0i7HWw3TT8PeYEx9U8zbyt1pM1bEQfekcS&#10;bmYZMKTG6Z5aCbvt4/UKWIiKtDKOUMI3BljX52eVKrU70RuOm9iyVEKhVBK6GIeS89B0aFWYuQEp&#10;ZQfnrYrp9C3XXp1SuTU8z7Ilt6qntNCpAR86bD43RythNX8eP8KLeH1vlgdzG6+K8enLS3l5Md3f&#10;AYs4xT8YfvWTOtTJae+OpAMzEvJsLhKagqIAloBciAWwvYSFKIDXFf//Qf0DAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA/4blPyUCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAvYygUN8AAAAJAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
+                    <v:shape w14:anchorId="532BFF63" id="Pole tekstowe 40" o:spid="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:102.15pt;margin-top:8.85pt;width:14.6pt;height:18pt;z-index:251716608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8K0k4JwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3aiZDdrxVlts01V&#10;aXuRtv0AgrGNihk6kNjbr++Ak2y0bV+q8oDAA2dmzjl4dTt0hh0Ueg225NNJzpmyEiptm5J/+7p9&#10;s+TMB2ErYcCqkj8pz2/Xr1+teleoGbRgKoWMQKwvelfyNgRXZJmXreqEn4BTloI1YCcCbbHJKhQ9&#10;oXcmm+X5VdYDVg5BKu/p6/0Y5OuEX9dKhs917VVgpuRUW0gzpnkX52y9EkWDwrVaHssQ/1BFJ7Sl&#10;pGeoexEE26P+DarTEsFDHSYSugzqWkuVeqBupvmLbh5b4VTqhcjx7kyT/3+w8tPh0X1BFoa3MJCA&#10;qQnvHkB+98zCphW2UXeI0LdKVJR4GinLeueL49VItS98BNn1H6EikcU+QAIaauwiK9QnI3QS4OlM&#10;uhoCkzHlcjGfUURSaDZbXuVJlEwUp8sOfXivoGNxUXIkTRO4ODz4EIsRxelIzOXB6GqrjUkbbHYb&#10;g+wgSP9tGqn+F8eMZX3JbxazBWfCNORkGXCk4q9oeRp/Qut0IE8b3ZV8eT4kikjgO1slxwWhzbim&#10;6o2Npark1mNLJ0pHcsOwG5iuSj6/jvlicAfVEzGOMDqaXiAtWsCfnPXk5pL7H3uBijPzwZJqN9P5&#10;PNo/beaL60g4XkZ2lxFhJUGVPBAbabkJ45PZO9RNS5lGn1i4I6VrnVR4ruroD3JsEuf4uuKTuNyn&#10;U8//gPUvAAAA//8DAFBLAwQUAAYACAAAACEAvYygUN8AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXBB1iNumhDgVQgLBDdoKrm68TSLsdbDdNPw95gTH1TzNvK3WkzVsRB96&#10;RxJuZhkwpMbpnloJu+3j9QpYiIq0Mo5QwjcGWNfnZ5UqtTvRG46b2LJUQqFUEroYh5Lz0HRoVZi5&#10;ASllB+etiun0LddenVK5NTzPsiW3qqe00KkBHzpsPjdHK2E1fx4/wot4fW+WB3Mbr4rx6ctLeXkx&#10;3d8BizjFPxh+9ZM61Mlp746kAzMS8mwuEpqCogCWgFyIBbC9hIUogNcV//9B/QMAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQD8K0k4JwIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQC9jKBQ3wAAAAkBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="3A8D216F" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00F47609" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>½ etatu</w:t>
@@ -9223,774 +10012,1042 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="-9124"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="531"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>¼ etatu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61B1E267" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+          <w:p w14:paraId="61B1E267" w14:textId="67E0D392" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="004F684E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="-9124"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="531"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Inne ………………</w:t>
+              <w:t>Inne………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>……………</w:t>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>…….</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00478188" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...1 lines deleted...]
-              <w:ind w:left="171"/>
+          <w:p w14:paraId="00478188" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00CD5289">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Praca w godzinach</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5240F866" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="5240F866" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00CD5289">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>od ……………</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>……</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do …</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>….</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>……………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21865187" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="171"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>od ……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>……</w:t>
-[...49 lines deleted...]
-              </w:rPr>
               <w:t>…...</w:t>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>. do …………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>….</w:t>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>…….</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38F25C32" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="2F7D9E89" w14:textId="77777777" w:rsidTr="00B009F4">
+      <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="2F7D9E89" w14:textId="77777777" w:rsidTr="00A7263B">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="1816"/>
+          <w:trHeight w:val="1125"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8263" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B645251" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008E30DD" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="3B645251" w14:textId="3E557F69" w:rsidR="004F684E" w:rsidRPr="008E30DD" w:rsidRDefault="000F2F2E" w:rsidP="00B009F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E30DD">
-[...8 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008E30DD">
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="008E30DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.  Oczekiwania pracodawcy krajowego wobec kandydatów do pracy:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12B6BF07" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="12B6BF07" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00552F7E">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">   wykształcenie................................................................................</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>...........................................................................................</w:t>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">........................ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07CB1B9B" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="07CB1B9B" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00552F7E">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">   kierunek/specjalność …………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>…………………………………………………………………………</w:t>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15EEB54B" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="15EEB54B" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00552F7E">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">   doświadczenie zawodowe ................................</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>............................................................................................</w:t>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>...................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01ADC9A1" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="22E4987D" w14:textId="3FE33892" w:rsidR="00E24825" w:rsidRDefault="004F684E" w:rsidP="00552F7E">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">   umiejętności - uprawnienia........................................</w:t>
-            </w:r>
+              <w:t xml:space="preserve">   umiejętnośc</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24825">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>i …………………………………………………………………………………………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01ADC9A1" w14:textId="4DC7A9D8" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="00E24825" w:rsidP="00552F7E">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>uprawnienia</w:t>
+            </w:r>
+            <w:r w:rsidR="00415068">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.......................................</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>............................................................................................</w:t>
             </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>...........................................</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.........................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="031CCEA1" w14:textId="0B9206EC" w:rsidR="007E0518" w:rsidRPr="00552F7E" w:rsidRDefault="004F684E" w:rsidP="00552F7E">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>...........................................</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="009C1EF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...7 lines deleted...]
-              <w:t>z</w:t>
+              <w:t>najomość języka obcego</w:t>
+            </w:r>
+            <w:r w:rsidR="007E0518">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (poziom znajomości)</w:t>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>najomość języka obcego …………………………</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">…………………………… </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00415068">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2757" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="032F9F41" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008E30DD" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="20128B95" w14:textId="000A6631" w:rsidR="00130A5D" w:rsidRPr="00BC1801" w:rsidRDefault="000F2F2E" w:rsidP="00797D5D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>22</w:t>
-[...13 lines deleted...]
-                <w:b/>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="008E30DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidR="00130A5D" w:rsidRPr="00BC1801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pracodawca </w:t>
+            </w:r>
+            <w:r w:rsidR="00797D5D" w:rsidRPr="00BC1801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zainteresowany zatrudnieniem kandydatów </w:t>
+            </w:r>
+            <w:r w:rsidR="00697AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  </w:t>
+            </w:r>
+            <w:r w:rsidR="00797D5D" w:rsidRPr="00BC1801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>z państw EOG</w:t>
+            </w:r>
+            <w:r w:rsidR="00501FE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54FD43E5" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...57 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:p w14:paraId="10DBFD75" w14:textId="0700AE74" w:rsidR="00BC1801" w:rsidRDefault="00BC1801" w:rsidP="00797D5D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251717632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BD9E54D" wp14:editId="113E7CB0">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251753472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="178B7DB3" wp14:editId="58A9DF2B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1297305</wp:posOffset>
+                        <wp:posOffset>385445</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>226695</wp:posOffset>
+                        <wp:posOffset>96520</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="185420" cy="228600"/>
-                      <wp:effectExtent l="12700" t="7620" r="11430" b="11430"/>
+                      <wp:effectExtent l="12065" t="10160" r="12065" b="8890"/>
                       <wp:wrapSquare wrapText="bothSides"/>
-                      <wp:docPr id="39" name="Pole tekstowe 39"/>
+                      <wp:docPr id="1738203227" name="Pole tekstowe 1738203227"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="185420" cy="228600"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:effectLst/>
                               <a:extLst>
                                 <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                                   <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:effectLst>
                                       <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                         <a:srgbClr val="808080"/>
                                       </a:outerShdw>
                                     </a:effectLst>
                                   </a14:hiddenEffects>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="1BF5ED9C" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00F47609" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                                <w:p w14:paraId="41136D9C" w14:textId="77777777" w:rsidR="00BC1801" w:rsidRPr="000D14CA" w:rsidRDefault="00BC1801" w:rsidP="00BC1801">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="1BD9E54D" id="Pole tekstowe 39" o:spid="_x0000_s1068" type="#_x0000_t202" style="position:absolute;margin-left:102.15pt;margin-top:17.85pt;width:14.6pt;height:18pt;z-index:251717632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeU4vRJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNG3ULt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPptMOVNWQqVtU/JvX7dv&#10;lpz5IGwlDFhV8ifl+c369atV7wqVQwumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyfDq9ynrAyiFI5T19vRuDfJ3w61rJ8LmuvQrMlJxqC2nGNO/inK1XomhQuFbLYxniH6rohLaU&#10;9Ax1J4Jge9S/QXVaIniow0RCl0Fda6lSD9TNbPqim8dWOJV6IXK8O9Pk/x+sfDg8ui/IwvAOBhIw&#10;NeHdPcjvnlnYtMI26hYR+laJihLPImVZ73xxvBqp9oWPILv+E1QkstgHSEBDjV1khfpkhE4CPJ1J&#10;V0NgMqZcLuY5RSSF8nx5NU2iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vcgXnAnTkJNlwJGKv6JN0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRV8nke88XgDqonYhxhdDS9QFq0gD8568nNJfc/9gIVZ+ajJdWuZ/N5&#10;tH/azBdvI+F4GdldRoSVBFXyQGyk5SaMT2bvUDctZRp9YuGWlK51UuG5qqM/yLFJnOPrik/icp9O&#10;Pf8D1r8AAAD//wMAUEsDBBQABgAIAAAAIQC2Lltk4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/LTsMwEEX3SPyDNUhsEHUat00JmVQICUR3UBBs3XiaRPgRbDcNf49ZwXJ0j+49U20mo9lIPvTO&#10;IsxnGTCyjVO9bRHeXh+u18BClFZJ7SwhfFOATX1+VslSuZN9oXEXW5ZKbCglQhfjUHIemo6MDDM3&#10;kE3ZwXkjYzp9y5WXp1RuNM+zbMWN7G1a6ORA9x01n7ujQVgvnsaPsBXP783qoG/iVTE+fnnEy4vp&#10;7hZYpCn+wfCrn9ShTk57d7QqMI2QZwuRUASxLIAlIBdiCWyPUMwL4HXF/39Q/wAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBeU4vRJgIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQC2Lltk4AAAAAkBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+                    <v:shape w14:anchorId="178B7DB3" id="Pole tekstowe 1738203227" o:spid="_x0000_s1074" type="#_x0000_t202" style="position:absolute;margin-left:30.35pt;margin-top:7.6pt;width:14.6pt;height:18pt;z-index:251753472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbpH7ZJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRV8vky5ovBHVRPxDjC6Gh6gbRoAX9y1pObS+5/7AUqzsxHS6pdT+fz&#10;aP+0mS/eRsLxMrK7jAgrCarkgdhIy00Yn8zeoW5ayjT6xMItKV3rpMJzVUd/kGOTOMfXFZ/E5T6d&#10;ev4HrH8BAAD//wMAUEsDBBQABgAIAAAAIQBRpUog3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI7NTsMwEITvSLyDtUhcEHUaaJqEOBVCAsENCoKrG2+TiHgdbDcNb89yguP8aOarNrMdxIQ+9I4U&#10;LBcJCKTGmZ5aBW+v95c5iBA1GT04QgXfGGBTn55UujTuSC84bWMreIRCqRV0MY6llKHp0OqwcCMS&#10;Z3vnrY4sfSuN10cet4NMkySTVvfED50e8a7D5nN7sAry68fpIzxdPb832X4o4sV6evjySp2fzbc3&#10;ICLO8a8Mv/iMDjUz7dyBTBCDgixZc5P9VQqC87woQOwUrJYpyLqS//nrHwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBbpH7ZJgIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBRpUog3QAAAAcBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="1BF5ED9C" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00F47609" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                          <w:p w14:paraId="41136D9C" w14:textId="77777777" w:rsidR="00BC1801" w:rsidRPr="000D14CA" w:rsidRDefault="00BC1801" w:rsidP="00BC1801">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="428806C4" w14:textId="4A40D2BF" w:rsidR="00130A5D" w:rsidRDefault="00130A5D" w:rsidP="00797D5D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="16"/>
-[...23 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAK </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63AB1BED" w14:textId="21D519CE" w:rsidR="00130A5D" w:rsidRDefault="00BC1801" w:rsidP="00797D5D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251751424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32925B85" wp14:editId="3E8488A6">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>382270</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>89535</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="185420" cy="228600"/>
+                      <wp:effectExtent l="12065" t="10160" r="12065" b="8890"/>
+                      <wp:wrapSquare wrapText="bothSides"/>
+                      <wp:docPr id="1105359678" name="Pole tekstowe 1105359678"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="185420" cy="228600"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525" algn="ctr">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                              <a:effectLst/>
+                              <a:extLst>
+                                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:effectLst>
+                                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                        <a:srgbClr val="808080"/>
+                                      </a:outerShdw>
+                                    </a:effectLst>
+                                  </a14:hiddenEffects>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="5B8DD3AB" w14:textId="77777777" w:rsidR="00BC1801" w:rsidRPr="000D14CA" w:rsidRDefault="00BC1801" w:rsidP="00BC1801">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="32925B85" id="Pole tekstowe 1105359678" o:spid="_x0000_s1075" type="#_x0000_t202" style="position:absolute;margin-left:30.1pt;margin-top:7.05pt;width:14.6pt;height:18pt;z-index:251751424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD76os1JgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNG3VLm3UdLV0KUJa&#10;FqSFD3AdJ7FwPGbsNilfz9hpu9UCF4QPlp2x38y895zVbd8adlDoNdiCT0ZjzpSVUGpbF/zb1+2b&#10;BWc+CFsKA1YV/Kg8v12/frXqXK6m0IApFTICsT7vXMGbEFyeZV42qhV+BE5ZClaArQi0xTorUXSE&#10;3ppsOh7fZB1g6RCk8p6+3g9Bvk74VaVk+FxVXgVmCk61hTRjmndxztYrkdcoXKPlqQzxD1W0QltK&#10;eoG6F0GwPerfoFotETxUYSShzaCqtFSpB+pmMn7RzVMjnEq9EDneXWjy/w9WPh6e3BdkoX8HPQmY&#10;mvDuAeR3zyxsGmFrdYcIXaNESYknkbKscz4/XY1U+9xHkF33CUoSWewDJKC+wjayQn0yQicBjhfS&#10;VR+YjCkX89mUIpJC0+niZpxEyUR+vuzQhw8KWhYXBUfSNIGLw4MPsRiRn4/EXB6MLrfamLTBercx&#10;yA6C9N+mkep/ccxY1hV8OZ/OOROmJifLgAMVf0Ubp/EntFYH8rTRbcEXl0MijwS+t2VyXBDaDGuq&#10;3thYqkpuPbV0pnQgN/S7numy4LNlzBeDOyiPxDjC4Gh6gbRoAH9y1pGbC+5/7AUqzsxHS6otJ7NZ&#10;tH/azOZvI+F4HdldR4SVBFXwQGyk5SYMT2bvUNcNZRp8YuGOlK50UuG5qpM/yLFJnNPrik/iep9O&#10;Pf8D1r8AAAD//wMAUEsDBBQABgAIAAAAIQDqf7q13AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI7NTsMwEITvSLyDtUhcELVTQkhDnAohgegNCoKrG7tJhL0OtpuGt2c5wXF+NPPV69lZNpkQB48S&#10;soUAZrD1esBOwtvrw2UJLCaFWlmPRsK3ibBuTk9qVWl/xBczbVPHaARjpST0KY0V57HtjVNx4UeD&#10;lO19cCqRDB3XQR1p3Fm+FKLgTg1ID70azX1v2s/twUko86fpI26unt/bYm9X6eJmevwKUp6fzXe3&#10;wJKZ018ZfvEJHRpi2vkD6sishEIsqUl+ngGjvFzlwHYSrkUGvKn5f/7mBwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAPvqizUmAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAOp/urXcAAAABwEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5B8DD3AB" w14:textId="77777777" w:rsidR="00BC1801" w:rsidRPr="000D14CA" w:rsidRDefault="00BC1801" w:rsidP="00BC1801">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap type="square"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="631CC1C1" w14:textId="0710929C" w:rsidR="00130A5D" w:rsidRDefault="00BC1801" w:rsidP="00797D5D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NIE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BC1DA01" w14:textId="16D5398C" w:rsidR="00BC1801" w:rsidRDefault="00130A5D" w:rsidP="00797D5D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F43F455" w14:textId="57ED752C" w:rsidR="00BC1801" w:rsidRPr="00BC1801" w:rsidRDefault="00BC1801" w:rsidP="00BC1801">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00130A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wymienić </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>państwa</w:t>
+            </w:r>
+            <w:r w:rsidR="00130A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4153E123" w14:textId="687041EA" w:rsidR="00BC1801" w:rsidRDefault="00130A5D" w:rsidP="00BC1801">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>……………………………………….</w:t>
+            </w:r>
+            <w:r w:rsidR="00797D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DBAB9FA" w14:textId="56A28AD3" w:rsidR="00BC1801" w:rsidRPr="00BC1801" w:rsidRDefault="00BC1801" w:rsidP="00BC1801">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jeśli zaznaczono TAK – wypełnić załącznik nr 1 na stronie PUP</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="0D9C475B" w14:textId="77777777" w:rsidTr="00B009F4">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1816"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8263" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0137CB36" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008E30DD" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0137CB36" w14:textId="4F26851D" w:rsidR="004F684E" w:rsidRPr="008E30DD" w:rsidRDefault="000F2F2E" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...8 lines deleted...]
-              <w:t>.  Ogólny zakres obowiązków na w/w stanowisku::</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="008E30DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.  Ogólny zakres obowiązków na w/w stanowisku:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="547B7723" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>..........................................</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -10179,122 +11236,113 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D003CEB" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2757" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2DD4F7" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="7D2DD4F7" w14:textId="479E2B98" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="000F2F2E" w:rsidP="00B009F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00392F5E">
-[...7 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00392F5E">
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="00392F5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Wysokość wynagrodzenia (brutto):</w:t>
             </w:r>
-            <w:r w:rsidRPr="008653C3">
+            <w:r w:rsidR="004F684E" w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="008653C3">
+            <w:r w:rsidR="004F684E" w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="003B2B34">
+            <w:r w:rsidR="004F684E" w:rsidRPr="003B2B34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>…………………</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="004F684E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>………….</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B2B34">
+            <w:r w:rsidR="004F684E" w:rsidRPr="003B2B34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>……………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62500083" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32309A4D" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="003B2B34" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -10325,353 +11373,646 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="0BC66900" w14:textId="77777777" w:rsidTr="00B009F4">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1490"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8263" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F6A1732" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00392F5E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...27 lines deleted...]
-          <w:p w14:paraId="3B2CF188" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+          <w:p w14:paraId="6408A849" w14:textId="028AB0C8" w:rsidR="004F684E" w:rsidRPr="00A7263B" w:rsidRDefault="000F2F2E" w:rsidP="00A7263B">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="00392F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.  Dodatkowe informacje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B2CF188" w14:textId="40C26330" w:rsidR="004F684E" w:rsidRPr="007068DB" w:rsidRDefault="004F684E" w:rsidP="00A7263B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="-6849"/>
               </w:tabs>
-              <w:spacing w:line="600" w:lineRule="auto"/>
+              <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:left="417"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="16"/>
-[...36 lines deleted...]
-          <w:p w14:paraId="463AAF4B" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007068DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>okres aktualności oferty   od ………………………..…………</w:t>
+            </w:r>
+            <w:r w:rsidR="007068DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007068DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…….……. do ………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="007068DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007068DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="463AAF4B" w14:textId="1642769F" w:rsidR="004F684E" w:rsidRPr="007068DB" w:rsidRDefault="004F684E" w:rsidP="00A7263B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="-6849"/>
               </w:tabs>
-              <w:spacing w:line="600" w:lineRule="auto"/>
+              <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:left="417"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="16"/>
-[...44 lines deleted...]
-          <w:p w14:paraId="5463B5A0" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007068DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>częstotliwość kontaktów  z pracodawcą……….…………………………………………………….……………</w:t>
+            </w:r>
+            <w:r w:rsidR="007068DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>……</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007068DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5463B5A0" w14:textId="46A4B45F" w:rsidR="004F684E" w:rsidRPr="007068DB" w:rsidRDefault="004F684E" w:rsidP="00A7263B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="-6849"/>
               </w:tabs>
-              <w:spacing w:line="600" w:lineRule="auto"/>
+              <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:left="417"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="16"/>
-[...28 lines deleted...]
-          <w:p w14:paraId="103B8BC0" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007068DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>forma kontaktu z pracodawcą………………………………………………………………………………….…….….…………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="103B8BC0" w14:textId="3C05458C" w:rsidR="004F684E" w:rsidRPr="007068DB" w:rsidRDefault="001E0249" w:rsidP="00A7263B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="-6849"/>
               </w:tabs>
-              <w:spacing w:line="600" w:lineRule="auto"/>
+              <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:left="417"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="16"/>
-[...44 lines deleted...]
-          <w:p w14:paraId="576D094F" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007068DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wymagane dokumenty (np. CV) …………………………………………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="007068DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…...</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007068DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>……</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="576D094F" w14:textId="121DEAEF" w:rsidR="004F684E" w:rsidRPr="007068DB" w:rsidRDefault="004F684E" w:rsidP="00A7263B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="-6849"/>
               </w:tabs>
-              <w:spacing w:line="600" w:lineRule="auto"/>
+              <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:left="417"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007068DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>miejsce zgłoszenia się kandydata na rozmowę kwalifikacyjną ……………………………………………………………...</w:t>
+            </w:r>
+            <w:r w:rsidR="001E0249" w:rsidRPr="007068DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>..</w:t>
+            </w:r>
+            <w:r w:rsidR="007068DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>....................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="086F372D" w14:textId="6FC04BDD" w:rsidR="001E0249" w:rsidRDefault="00C03C53" w:rsidP="00A7263B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="num" w:pos="-6849"/>
+              </w:tabs>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="417"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="16"/>
-[...13 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251757568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="690F0F24" wp14:editId="7716EC82">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>679450</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>271780</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="185420" cy="228600"/>
+                      <wp:effectExtent l="12065" t="10160" r="12065" b="8890"/>
+                      <wp:wrapSquare wrapText="bothSides"/>
+                      <wp:docPr id="510757393" name="Pole tekstowe 510757393"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="185420" cy="228600"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525" algn="ctr">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                              <a:effectLst/>
+                              <a:extLst>
+                                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:effectLst>
+                                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                        <a:srgbClr val="808080"/>
+                                      </a:outerShdw>
+                                    </a:effectLst>
+                                  </a14:hiddenEffects>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="66FA5A6D" w14:textId="77777777" w:rsidR="00C03C53" w:rsidRPr="000D14CA" w:rsidRDefault="00C03C53" w:rsidP="00C03C53">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="690F0F24" id="Pole tekstowe 510757393" o:spid="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:53.5pt;margin-top:21.4pt;width:14.6pt;height:18pt;z-index:251757568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5nioFJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRV8kXiJgZ3UD0R4wijo+kF0qIF/MlZT24uuf+xF6g4Mx8tqXY9nc+j&#10;/dNmvngbCcfLyO4yIqwkqJIHYiMtN2F8MnuHumkp0+gTC7ekdK2TCs9VHf1Bjk3iHF9XfBKX+3Tq&#10;+R+w/gUAAP//AwBQSwMEFAAGAAgAAAAhAFMSLLreAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SFwQdUirJIQ4FUICwa0UBFc33iYR8TrYbhr+nu0JjqMdzb5XrWc7iAl96B0p&#10;uFkkIJAaZ3pqFby/PV4XIELUZPTgCBX8YIB1fX5W6dK4I73itI2t4BEKpVbQxTiWUoamQ6vDwo1I&#10;fNs7b3Xk6FtpvD7yuB1kmiSZtLon/tDpER86bL62B6ugWD1Pn+Fluflosv1wG6/y6enbK3V5Md/f&#10;gYg4x78ynPAZHWpm2rkDmSAGzknOLlHBKmWFU2GZpSB2CvKiAFlX8r9B/QsAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQD5nioFJQIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBTEiy63gAAAAkBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="66FA5A6D" w14:textId="77777777" w:rsidR="00C03C53" w:rsidRPr="000D14CA" w:rsidRDefault="00C03C53" w:rsidP="00C03C53">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap type="square"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="001E0249" w:rsidRPr="007068DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">czy wymagane wcześniejsze uzgodnienie telefoniczne ( TAK lub NIE - </w:t>
+            </w:r>
+            <w:r w:rsidR="001E0249" w:rsidRPr="00C03C53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">podać nr </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C03C53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>telefonu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B084510" w14:textId="59A8B9E1" w:rsidR="00C03C53" w:rsidRDefault="00C03C53" w:rsidP="00A7263B">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="417"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251759616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E7178F2" wp14:editId="0A3B660C">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>679450</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>304165</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="185420" cy="228600"/>
+                      <wp:effectExtent l="12065" t="10160" r="12065" b="8890"/>
+                      <wp:wrapSquare wrapText="bothSides"/>
+                      <wp:docPr id="1730767926" name="Pole tekstowe 1730767926"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="185420" cy="228600"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525" algn="ctr">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                              <a:effectLst/>
+                              <a:extLst>
+                                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:effectLst>
+                                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                        <a:srgbClr val="808080"/>
+                                      </a:outerShdw>
+                                    </a:effectLst>
+                                  </a14:hiddenEffects>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="6B8EAAD5" w14:textId="77777777" w:rsidR="00C03C53" w:rsidRPr="000D14CA" w:rsidRDefault="00C03C53" w:rsidP="00C03C53">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="1E7178F2" id="Pole tekstowe 1730767926" o:spid="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:53.5pt;margin-top:23.95pt;width:14.6pt;height:18pt;z-index:251759616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZ0N/pJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLt2o6WrpUoS0&#10;LEgLH+A6TmLheMzYbbJ8PWOn7VYLXBA+WHbGfjPz3nNWN0Nn2EGh12BLPp3knCkrodK2Kfm3r9s3&#10;S858ELYSBqwq+ZPy/Gb9+tWqd4WaQQumUsgIxPqidyVvQ3BFlnnZqk74CThlKVgDdiLQFpusQtET&#10;emeyWZ5fZT1g5RCk8p6+3o1Bvk74da1k+FzXXgVmSk61hTRjmndxztYrUTQoXKvlsQzxD1V0QltK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQRM&#10;TXh3D/K7ZxY2rbCNukWEvlWiosTTSFnWO18cr0aqfeEjyK7/BBWJLPYBEtBQYxdZoT4ZoZMAT2fS&#10;1RCYjCmXi/mMIpJCs9nyKk+iZKI4XXbowwcFHYuLkiNpmsDF4d6HWIwoTkdiLg9GV1ttTNpgs9sY&#10;ZAdB+m/TSPW/OGYs60t+vZgtOBOmISfLgCMVf0XL0/gTWqcDedroruTL8yFRRALf2yo5LghtxjVV&#10;b2wsVSW3Hls6UTqSG4bdwHRV8kViPwZ3UD0R4wijo+kF0qIF/MlZT24uuf+xF6g4Mx8tqXY9nc+j&#10;/dNmvngbCcfLyO4yIqwkqJIHYiMtN2F8MnuHumkp0+gTC7ekdK2TCs9VHf1Bjk3iHF9XfBKX+3Tq&#10;+R+w/gUAAP//AwBQSwMEFAAGAAgAAAAhAGgTemjeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SFwQdWiqpAlxKoQEghsUBFc33iYR8TrYbhr+nu0JjqMdvX1TbWY7iAl96B0p&#10;uFkkIJAaZ3pqFby/PVyvQYSoyejBESr4wQCb+vys0qVxR3rFaRtbwRAKpVbQxTiWUoamQ6vDwo1I&#10;fNs7b3Xk6FtpvD4y3A5ymSSZtLon/tDpEe87bL62B6tgvXqaPsNz+vLRZPuhiFf59Pjtlbq8mO9u&#10;QUSc418ZTvqsDjU77dyBTBAD5yTnLVHBKi9AnApptgSxY3pagKwr+X9B/QsAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBZ0N/pJQIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBoE3po3gAAAAkBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6B8EAAD5" w14:textId="77777777" w:rsidR="00C03C53" w:rsidRPr="000D14CA" w:rsidRDefault="00C03C53" w:rsidP="00C03C53">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap type="square"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAK      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D0AFD42" w14:textId="3930AA96" w:rsidR="004F684E" w:rsidRPr="00A7263B" w:rsidRDefault="00C03C53" w:rsidP="00A7263B">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="417"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NIE</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2757" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79A2937B" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00F464B2" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...15 lines deleted...]
-              <w:t>26. Aktualizacja oferty:</w:t>
+          <w:p w14:paraId="79A2937B" w14:textId="72ECE780" w:rsidR="004F684E" w:rsidRPr="00F464B2" w:rsidRDefault="000F2F2E" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="00F464B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Aktualizacja oferty:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D00D2F6" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53AA1C2E" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -10715,604 +12056,1447 @@
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>……………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="4DE18E3A" w14:textId="77777777" w:rsidTr="00B009F4">
+      <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="4DE18E3A" w14:textId="77777777" w:rsidTr="001E0249">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="1490"/>
+          <w:trHeight w:val="1613"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8263" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55B6DC85" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00392F5E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2757" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6336CB02" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="6336CB02" w14:textId="5D841A4D" w:rsidR="004F684E" w:rsidRDefault="000F2F2E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>27. Data rozpoczęcia zatrudnienia lub innej pracy:</w:t>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Data rozpoczęcia zatrudnienia lub innej pracy:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4816ECC2" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3285B0EF" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00FF6A92" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="1D596025" w14:textId="77777777" w:rsidR="00C03C53" w:rsidRDefault="00C03C53" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F02AF39" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF6A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>..</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF6A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>……………………………….</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="61D5AB1C" w14:textId="77777777" w:rsidR="00C03C53" w:rsidRDefault="00C03C53" w:rsidP="00F2275D">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71607484" w14:textId="4EEF2F7A" w:rsidR="001E0249" w:rsidRPr="001E0249" w:rsidRDefault="001E0249" w:rsidP="00F2275D">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E0249">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zatrudnienie na okres:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3285B0EF" w14:textId="307C6469" w:rsidR="001E0249" w:rsidRPr="00FF6A92" w:rsidRDefault="001E0249" w:rsidP="00F2275D">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>……………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00C03C53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………………………………….</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E65FF1" w:rsidRPr="008653C3" w14:paraId="06A1EBDE" w14:textId="77777777" w:rsidTr="00B009F4">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="70" w:type="dxa"/>
+            <w:right w:w="70" w:type="dxa"/>
+          </w:tblCellMar>
+          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11020" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F5229A" w14:textId="5904AAD4" w:rsidR="00E65FF1" w:rsidRPr="002575DA" w:rsidRDefault="000F2F2E" w:rsidP="00E65FF1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Oświadczenie pracodawcy:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="473D3B32" w14:textId="488FB385" w:rsidR="00E65FF1" w:rsidRDefault="00E65FF1" w:rsidP="008C0C8C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00304798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Wybieram</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PUP Giżycko</w:t>
+            </w:r>
+            <w:r w:rsidR="00304798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jako urząd wiodący w zakresie realizacji oferty pracy </w:t>
+            </w:r>
+            <w:r w:rsidR="00304798" w:rsidRPr="00304798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TAK / NIE</w:t>
+            </w:r>
+            <w:r w:rsidR="00304798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (właściwe zaznaczyć)</w:t>
+            </w:r>
+            <w:r w:rsidR="009B55DF" w:rsidRPr="009B55DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73627689" w14:textId="51BEA6EE" w:rsidR="00304798" w:rsidRPr="00304798" w:rsidRDefault="00304798" w:rsidP="008C0C8C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00304798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Wybieram dodatkowe urzędy pracy do realizacji oferty pracy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00304798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TAK / NIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (wymienić jakie) ………………………………………………..………………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1314D16C" w14:textId="358285DC" w:rsidR="00E65FF1" w:rsidRDefault="00697AE7" w:rsidP="008C0C8C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1" w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1" w:rsidRPr="00304798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Wyrażam</w:t>
+            </w:r>
+            <w:r w:rsidR="00304798" w:rsidRPr="00304798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zgodę</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1" w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na podawanie do wiadomości publicznej informacji umożliwiających identyfikację pracodawcy przez osoby </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20B2D110" w14:textId="286939AA" w:rsidR="00E65FF1" w:rsidRDefault="00E65FF1" w:rsidP="008C0C8C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>niezarejestrowane w PUP</w:t>
+            </w:r>
+            <w:r w:rsidR="00E23087">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, w tym bierne zawodowo </w:t>
+            </w:r>
+            <w:r w:rsidR="00E23087" w:rsidRPr="00E23087">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TAK / NIE (</w:t>
+            </w:r>
+            <w:r w:rsidR="00E23087">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>właściwe zaznaczyć)</w:t>
+            </w:r>
+            <w:r w:rsidR="009B55DF" w:rsidRPr="009B55DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E23087">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3300D64F" w14:textId="6F72710A" w:rsidR="00317D7B" w:rsidRPr="008653C3" w:rsidRDefault="00317D7B" w:rsidP="008C0C8C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Jestem zainteresowany organizacją giełdy pracy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00317D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TAK / NIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (właściwe zaznaczyć)</w:t>
+            </w:r>
+            <w:r w:rsidR="009B55DF" w:rsidRPr="009B55DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="070B0877" w14:textId="5FA6455C" w:rsidR="00E65FF1" w:rsidRPr="00317D7B" w:rsidRDefault="00697AE7" w:rsidP="008C0C8C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1" w:rsidRPr="00317D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Zobowiązuję się do niezwłocznego powiadomienia PUP </w:t>
+            </w:r>
+            <w:r w:rsidR="00317D7B" w:rsidRPr="00317D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1" w:rsidRPr="00317D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E23087" w:rsidRPr="00317D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dez</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1" w:rsidRPr="00317D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>aktualności oferty.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22511DCF" w14:textId="5C5A37F4" w:rsidR="00E65FF1" w:rsidRDefault="00697AE7" w:rsidP="000B47BA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="211" w:hanging="211"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1" w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Oświadczam, iż w </w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1" w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>okresie 365 dni</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1" w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przed zgłoszeni</w:t>
+            </w:r>
+            <w:r w:rsidR="00317D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>em niniejszej</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1" w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oferty pracy </w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1" w:rsidRPr="00317D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>zostałem</w:t>
+            </w:r>
+            <w:r w:rsidR="00317D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ukarany</w:t>
+            </w:r>
+            <w:r w:rsidR="00317D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub </w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1" w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">skazany prawomocnym wyrokiem </w:t>
+            </w:r>
+            <w:r w:rsidR="00501FE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                             </w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1" w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>za naruszenie</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1" w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>praw pracowniczych</w:t>
+            </w:r>
+            <w:r w:rsidR="000B47BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1" w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00317D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>albo</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1" w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1" w:rsidRPr="00317D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>jestem</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1" w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>obję</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65FF1" w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ty postępowaniem wyjaśniającym w tej sprawie</w:t>
+            </w:r>
+            <w:r w:rsidR="00317D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00317D7B" w:rsidRPr="00317D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TAK / NIE</w:t>
+            </w:r>
+            <w:r w:rsidR="00317D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (właściwe zaznaczyć)</w:t>
+            </w:r>
+            <w:r w:rsidR="009B55DF" w:rsidRPr="009B55DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74ABFD92" w14:textId="77777777" w:rsidR="00317D7B" w:rsidRDefault="00317D7B" w:rsidP="00E65FF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2ED0469D" w14:textId="77777777" w:rsidR="00317D7B" w:rsidRPr="008653C3" w:rsidRDefault="00317D7B" w:rsidP="00E65FF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CF140EE" w14:textId="77777777" w:rsidR="00E65FF1" w:rsidRPr="008653C3" w:rsidRDefault="00E65FF1" w:rsidP="00E65FF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E549CCF" w14:textId="77777777" w:rsidR="00E65FF1" w:rsidRPr="008653C3" w:rsidRDefault="00E65FF1" w:rsidP="00E65FF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">……………………………………………                                                                                   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    ……………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CF74F17" w14:textId="68E8419C" w:rsidR="00E65FF1" w:rsidRPr="008653C3" w:rsidRDefault="00E65FF1" w:rsidP="00E65FF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="009B55DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /miejscowość i data/                                                                                                        </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                          </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_Hlk219810531"/>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA0060">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>odpis i pieczątka</w:t>
+            </w:r>
+            <w:r w:rsidR="009B55DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pracodawcy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="4053D480" w14:textId="77777777" w:rsidTr="00B009F4">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="359"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11020" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="611A12E5" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="611A12E5" w14:textId="52E86D7E" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adnotacje urzędu pracy</w:t>
             </w:r>
+            <w:r w:rsidR="00626EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="1CE3ACD9" w14:textId="77777777" w:rsidTr="00B009F4">
+      <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="1CE3ACD9" w14:textId="77777777" w:rsidTr="00553AEA">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="814"/>
+          <w:trHeight w:val="954"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2753" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B0C0F42" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00392F5E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6B0C0F42" w14:textId="4080F76E" w:rsidR="004F684E" w:rsidRPr="00392F5E" w:rsidRDefault="00553AEA" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...33 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wpg">
+                <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25422AE1" wp14:editId="7673C364">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251755520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="167989DA" wp14:editId="46B47CA2">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>254000</wp:posOffset>
+                        <wp:posOffset>17145</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>25400</wp:posOffset>
+                        <wp:posOffset>167005</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1028700" cy="215900"/>
-[...2 lines deleted...]
-                      <wp:docPr id="32" name="Grupa 32"/>
+                      <wp:extent cx="1616710" cy="285115"/>
+                      <wp:effectExtent l="0" t="0" r="21590" b="19685"/>
+                      <wp:wrapSquare wrapText="bothSides"/>
+                      <wp:docPr id="883554549" name="Pole tekstowe 883554549"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...4 lines deleted...]
-                            <wpg:grpSpPr bwMode="auto">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1028700" cy="215900"/>
-[...1 lines deleted...]
-                                <a:chExt cx="1080" cy="340"/>
+                                <a:ext cx="1616710" cy="285115"/>
                               </a:xfrm>
-                            </wpg:grpSpPr>
-[...12 lines deleted...]
-                                </a:prstGeom>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525" algn="ctr">
                                 <a:solidFill>
-                                  <a:srgbClr val="FFFFFF"/>
+                                  <a:srgbClr val="000000"/>
                                 </a:solidFill>
-                                <a:ln w="9525">
-[...172 lines deleted...]
-                          </wpg:wgp>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                              <a:effectLst/>
+                              <a:extLst>
+                                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:effectLst>
+                                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                        <a:srgbClr val="808080"/>
+                                      </a:outerShdw>
+                                    </a:effectLst>
+                                  </a14:hiddenEffects>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="5FAC6D5D" w14:textId="77777777" w:rsidR="00553AEA" w:rsidRPr="000D14CA" w:rsidRDefault="00553AEA" w:rsidP="00553AEA">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="60D76E37" id="Grupa 32" o:spid="_x0000_s1026" style="position:absolute;margin-left:20pt;margin-top:2pt;width:81pt;height:17pt;z-index:251683840" coordorigin="6918,1279" coordsize="1080,340" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpB8JwqQMAAKcSAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNtu2zgQfV9g/4Hgu6OLZVsWohSBL0GB&#10;7Lbo5QNoiZKIlUgtSUdOF/vvOyQlx3aTtmgLA13YDzIpkqOZM2dmSF6/2jU1eqBSMcFTHFz5GFGe&#10;iZzxMsUfP6xHMUZKE56TWnCa4keq8Kub33+77tqEhqISdU4lAiFcJV2b4krrNvE8lVW0IepKtJTD&#10;YCFkQzR0ZenlknQgvam90PenXidk3kqRUaXg7dIN4hsrvyhopt8UhaIa1SkG3bR9SvvcmKd3c02S&#10;UpK2YlmvBvkOLRrCOHx0L2pJNEFbyT4T1bBMCiUKfZWJxhNFwTJqbQBrAv/Emjsptq21pUy6st3D&#10;BNCe4PTdYrM/H95KxPIUj0OMOGnAR3dy2xIEfQCna8sE5tzJ9n37VjoLoXkvsr8UDHun46Zfuslo&#10;0/0hcpBHtlpYcHaFbIwIMBvtrA8e9z6gO40yeBn4YTzzwVUZjIXBZA5t66SsAk+aZdN5AKSC0SCc&#10;zYex1X553K8dR3ahRxL3Watqr5qxC/imniBVPwbp+4q01HpKGbgGSMcDpO+AiISXNUWRVdl8HuYN&#10;mCoHKOJiUcE0eiul6CpKclArMCaC8gcLTEeBO76K8DNQPeH8ElAkaaXSd1Q0yDRSLEF56z/ycK+0&#10;0eZpinGnEjXL16yubUeWm0Ut0QOBiFvbnzXgZFrNUZfi+SScWMkvi/Dt7zkRDdOQOmrWpDjeTyKJ&#10;gW3Fc8sZTVjt2qByzXscDXSOARuRPwKMUri8AHkMGpWQnzDqICekWP29JZJiVL/m4Ip5EAGpkLad&#10;aDILoSMPRzaHI4RnICrFGiPXXGiXeLatZGUFXwqs7VzcQoAUzCJrXOu06pUFkp6LrdHA1nvGKZrY&#10;8Ol5t+Au+LMd74N/z1VL/Q+PLQT6EVXdkm+m6syfQ7QcRfVA1RcC+omEPU9rUPtLPOXCkNQS4yfQ&#10;D3Jzz7IvMo4kYAaEjYkNY5AtCv/M/fkqXsXRKAqnq1HkL5ej2/UiGk3XwWyyHC8Xi2Xwr7EliJKK&#10;5TnlRvWhQAXRt2WrvlS60rIvUXsYvGPpNq5BxeHfKm0Tz2nADAnpjNycHHPTMu183AxnF25euFm+&#10;UOWnx9zs9022Xp8hb0YTiI1L3rzkzWd3oLNjbo7NRup8eXMaBT03Y5uxXQk02/yhpo/jfms3nA1O&#10;9p6Xmn5yVvwf1XQ4xbkDp9tvRuflZhxeuPkr1nR7jofbELtN7W9uzHXLYR/ah/dLN/8BAAD//wMA&#10;UEsDBBQABgAIAAAAIQCD+RIq3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8MwDIXvg/0H&#10;o8Fuq510GyWNU0rZdiqDtYPRmxqrSWhsh9hN0n8/9bSd9MQT733KV5NtxUB9aLzTkMwUCHKlN42r&#10;NHzv358WIEJEZ7D1jjRcKcCquL/LMTN+dF807GIlOMSFDDXUMXaZlKGsyWKY+Y4ceyffW4y89pU0&#10;PY4cbluZKvUqLTaOG2rsaFNTed5drIaPEcf1PHkbtufT5nrYv3z+bBPS+vFhWi9BRJri3zHc8Bkd&#10;CmY6+oszQbQanhW/Em8TBNupSlkcNcwXCmSRy//8xS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA6QfCcKkDAACnEgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAg/kSKt4AAAAHAQAADwAAAAAAAAAAAAAAAAADBgAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAA4HAAAAAA==&#10;">
-[...6 lines deleted...]
-                    </v:group>
+                    <v:shape w14:anchorId="167989DA" id="Pole tekstowe 883554549" o:spid="_x0000_s1078" type="#_x0000_t202" style="position:absolute;margin-left:1.35pt;margin-top:13.15pt;width:127.3pt;height:22.45pt;z-index:251755520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHFgy7JwIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjo2krQ14hRdug4D&#10;ugvQ7QMUWbaFyaJGKbG7rx8lu2l3exmmB0E0pUPy8NCbq7E37KjQa7AVz88WnCkroda2rfiXz7ev&#10;LjjzQdhaGLCq4g/K86vtyxebwZWqgA5MrZARiPXl4CreheDKLPOyU73wZ+CUJWcD2ItAJrZZjWIg&#10;9N5kxWKxzgbA2iFI5T19vZmcfJvwm0bJ8LFpvArMVJxyC2nHtO/jnm03omxRuE7LOQ3xD1n0QlsK&#10;eoK6EUGwA+rfoHotETw04UxCn0HTaKlSDVRNvvilmvtOOJVqIXK8O9Hk/x+s/HC8d5+QhfE1jNTA&#10;VIR3dyC/emZh1wnbqmtEGDolagqcR8qywflyfhqp9qWPIPvhPdTUZHEIkIDGBvvICtXJCJ0a8HAi&#10;XY2ByRhyna/Pc3JJ8hUXqzxfpRCifHzt0Ie3CnoWDxVHampCF8c7H2I2ony8EoN5MLq+1cYkA9v9&#10;ziA7ChLAbVoz+k/XjGVDxS9XxYozYVqSsgw4cfFXtEVaf0LrdSBRG91X/OJ0SZSRwTe2TpILQpvp&#10;TNkbG1NVSa5zSY+cTuyGcT8yXVd8VcR40bmH+oEoR5gkTSNIhw7wO2cDybni/ttBoOLMvLPUtst8&#10;uYz6T8ZydV6Qgc89++ceYSVBVTwQG+m4C9PMHBzqtqNIk1AsXFOrG5268JTVLBCSbGrOPF5xJp7b&#10;6dbTT2D7AwAA//8DAFBLAwQUAAYACAAAACEANJclX90AAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyOwU7DMBBE70j8g7VIXFDrNIWkhDgVQgLRG7QIrm68TSLidbDdNPw9ywlOs6MZzb5yPdlejOhD&#10;50jBYp6AQKqd6ahR8LZ7nK1AhKjJ6N4RKvjGAOvq/KzUhXEnesVxGxvBIxQKraCNcSikDHWLVoe5&#10;G5A4OzhvdWTrG2m8PvG47WWaJJm0uiP+0OoBH1qsP7dHq2B1/Tx+hM3y5b3ODv1tvMrHpy+v1OXF&#10;dH8HIuIU/8rwi8/oUDHT3h3JBNErSHMusmRLEBynNzkfewX5IgVZlfI/f/UDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEABxYMuycCAABMBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEANJclX90AAAAHAQAADwAAAAAAAAAAAAAAAACBBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5FAC6D5D" w14:textId="77777777" w:rsidR="00553AEA" w:rsidRPr="000D14CA" w:rsidRDefault="00553AEA" w:rsidP="00553AEA">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap type="square"/>
+                    </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="7C0999FD" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+            <w:r w:rsidR="004F684E" w:rsidRPr="00392F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E" w:rsidRPr="00392F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.  Nr pracodawcy</w:t>
+            </w:r>
+            <w:r w:rsidR="004F684E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48B2523C" w14:textId="1B91B95D" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C0999FD" w14:textId="4DE5DD6A" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17658915" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00F464B2" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="17658915" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F464B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00F464B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Data przyjęcia oferty:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D489C02" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="581B943F" w14:textId="77777777" w:rsidR="00452D91" w:rsidRPr="00F464B2" w:rsidRDefault="00452D91" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D489C02" w14:textId="436E363A" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="521BC25F" wp14:editId="0DFC97D9">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="521BC25F" wp14:editId="3C3BD775">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-5080</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>20955</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="341630" cy="217805"/>
                       <wp:effectExtent l="12065" t="12065" r="8255" b="8255"/>
                       <wp:wrapNone/>
                       <wp:docPr id="29" name="Grupa 29"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="341630" cy="217805"/>
                                 <a:chOff x="8714" y="3779"/>
@@ -11372,53 +13556,53 @@
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:noFill/>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="57AC99EF" id="Grupa 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.4pt;margin-top:1.65pt;width:26.9pt;height:17.15pt;z-index:251679744" coordorigin="8714,3779" coordsize="538,343" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDO6/4MRQMAADQIAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vdtu2zAMfR+wfxD0ntqOnZtRZyhyw4Bu&#10;K9buAxRbtoXZkicpcbJh/z5KctIkHbqiG5YHRzQpmjw8JK/f7eoKbalUTPAEB1c+RpSnImO8SPCX&#10;h2VvjJHShGekEpwmeE8Vfjd9++a6bWLaF6WoMioROOEqbpsEl1o3seeptKQ1UVeioRyUuZA10SDK&#10;wsskacF7XXl93x96rZBZI0VKlYK3c6fEU+s/z2mqP+W5ohpVCYbYtH1K+1ybpze9JnEhSVOytAuD&#10;vCKKmjAOHz26mhNN0EayJ65qlkqhRK6vUlF7Is9ZSm0OkE3gX2SzkmLT2FyKuC2aI0wA7QVOr3ab&#10;ftzeScSyBPcnGHFSQ41WctMQBDKA0zZFDDYr2dw3d9JlCMdbkX5VoPYu9UYunDFatx9EBv7IRgsL&#10;zi6XtXEBaaOdrcH+WAO60yiFl2EUDEOoVAqqfjAa+wNXo7SEQppb41EQYQTacDSyIZI4LRfd7UEI&#10;fDNXwyg09zwSu4/aQLvATFbANvUIqPo7QO9L0lBbJ2XA6gA1WThAPwMNCS8qilxU5vNgd0BUOTgR&#10;F7MSzOiNlKItKckgrMBmcXbBCAqK8Ud8T5Aa9x2KB5RPcLI9cMSJxI1UekVFjcwhwRJit8Uj21ul&#10;HaQHE1NLJSqWLVlVWUEW61kl0ZZAuy3tr6vCmVnFUZvgyaA/sJ7PdOrUhW9/v3NRMw1zo2I1EOJo&#10;RGKD2oJnECaJNWGVO0N2Fbdkdcg5AqxFtgcUpXBDAYYYHEohv2PUwkBIsPq2IZJiVL3nUIlJEEVm&#10;glghGoz6IMhTzfpUQ3gKrhKsMXLHmXZTZ9NIVpTwpcDmzsUNdEfOLLKmsi6qLljg6P8ia3Ag6y3j&#10;wNPIgN7RbsZd56c73nX+kaqW+Q/7Brr8jKnuysuZOhmFFz19YGo3CkLA/rSfn/C0grCf4ykXhqSW&#10;GP+AfjCYO5Y9yzgSQxrQNoaOJiG7EX5M/MlivBhHvag/XPQifz7v3SxnUW+4DEaDeTifzebBT5NL&#10;EMUlyzLKTeiH7RRELxtW3Z50e+W4n44weOfe7aiEEA//NmgYmk8bxlTBvLfctGMVVpO91q1Rs/tO&#10;ZWv/uOynvwAAAP//AwBQSwMEFAAGAAgAAAAhAIvweQnbAAAABQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AUhO+C/2F5gje7iaG1xGxKKeqpCLaC9PaavCah2bchu03Sf+/rSY/DDDPfZKvJtmqg&#10;3jeODcSzCBRx4cqGKwPf+/enJSgfkEtsHZOBK3lY5fd3GaalG/mLhl2olJSwT9FAHUKXau2Lmiz6&#10;meuIxTu53mIQ2Ve67HGUctvq5yhaaIsNy0KNHW1qKs67izXwMeK4TuK3YXs+ba6H/fzzZxuTMY8P&#10;0/oVVKAp/IXhhi/okAvT0V249Ko1cAMPBpIElLjzRI4dRb4sQOeZ/k+f/wIAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDO6/4MRQMAADQIAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCL8HkJ2wAAAAUBAAAPAAAAAAAAAAAAAAAAAJ8FAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAApwYAAAAA&#10;">
-[...1 lines deleted...]
-                      <v:line id="Line 44" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="8973,3779" to="8973,4119" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAn9jyc8UAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPT2vCQBTE7wW/w/IK3urGCkFSV5FK&#10;QXso/oP2+My+Jmmzb8PumsRv7wqCx2FmfsPMFr2pRUvOV5YVjEcJCOLc6ooLBcfDx8sUhA/IGmvL&#10;pOBCHhbzwdMMM2073lG7D4WIEPYZKihDaDIpfV6SQT+yDXH0fq0zGKJ0hdQOuwg3tXxNklQarDgu&#10;lNjQe0n5//5sFHxNtmm73Hyu++9NespXu9PPX+eUGj73yzcQgfrwCN/ba61gMobbl/gD5PwKAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhAP4l66UAAQAA6gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAlgUzWNQAAACXAQAACwAAAAAAAAAAAAAAAAAxAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFAAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Nvbm5lY3RvcnhtbC54bWxQSwECLQAUAAYACAAAACEAn9jyc8UAAADbAAAADwAAAAAAAAAA&#10;AAAAAAChAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+QAAAJMDAAAAAA==&#10;"/>
+                    <v:group w14:anchorId="0004138C" id="Grupa 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.4pt;margin-top:1.65pt;width:26.9pt;height:17.15pt;z-index:251679744" coordorigin="8714,3779" coordsize="538,343" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxxVmk2QIAAFEHAAAOAAAAZHJzL2Uyb0RvYy54bWy8VW1v2yAQ/j5p/wHxfXUcJ0ti1amq9EWT&#10;uq1aux9AMLbRMDAgcbJfvwOc1G2nvXTT/AFxvuO4e+654/Rs1wq0ZcZyJQucnowwYpKqksu6wJ/v&#10;r97MMbKOyJIIJVmB98zis+XrV6edztlYNUqUzCBwIm3e6QI3zuk8SSxtWEvsidJMgrJSpiUORFMn&#10;pSEdeG9FMh6N3iadMqU2ijJr4e9FVOJl8F9VjLqPVWWZQ6LAEJsLqwnr2q/J8pTktSG64bQPg7wg&#10;ipZwCZceXV0QR9DG8GeuWk6NsqpyJ1S1iaoqTlnIAbJJR0+yuTZqo0Mudd7V+ggTQPsEpxe7pR+2&#10;10bf6VsTo4ftjaJfLOCSdLrOh3ov19EYrbv3qoR6ko1TIfFdZVrvAlJCu4Dv/ogv2zlE4Wc2Sd9m&#10;UAUKqnE6m4+mEX/aQJH8qfksnWAE2mw2Wxx0l/3paQZc8kezSeZ1CcnjpSHQPjBfeGCSfQDL/h1Y&#10;dw3RLNTAejBuDeIlhABZSNICAJ+AYkTWgqEYlb8e7A6I2ggnkmrVgBk7N0Z1DSMlhJWGLB4d8IKF&#10;YvwS3wFS83FE6oDyAKfA7yNOJNfGumumWuQ3BTYQeyge2d5YFyE9mPhaWiV4ecWFCIKp1yth0JZA&#10;K12Fr6/CIzMhUVfgxXQ8DZ4f6ezQxSh8P3LRcgczQfAWCHE0IrlH7VKWoWMd4SLuITshA1kjcpEA&#10;a1XuAUWjYsPDgIJNo8w3jDpo9gLbrxtiGEbinYRKLNLJxE+HIEymszEIZqhZDzVEUnBVYIdR3K5c&#10;nCgbbXjdwE1pyF2qc+iOigdkfWVjVH2wwNH/Rdb0QNYbLoGnEw96T7uVjJ1Pd7Lv/CNVA/Pv9xpI&#10;/oip8cjvM3Uxy5709IGp/SjIAPthPz/jqYCwf8ZTqTxJAzH+Af1g6PYs+3PG+TQ8MqG4YS7B3A6j&#10;qn9j/MMwlIP9w0u4/A4AAP//AwBQSwMEFAAGAAgAAAAhAIvweQnbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AUhO+C/2F5gje7iaG1xGxKKeqpCLaC9PaavCah2bchu03Sf+/rSY/DDDPf&#10;ZKvJtmqg3jeODcSzCBRx4cqGKwPf+/enJSgfkEtsHZOBK3lY5fd3GaalG/mLhl2olJSwT9FAHUKX&#10;au2Lmiz6meuIxTu53mIQ2Ve67HGUctvq5yhaaIsNy0KNHW1qKs67izXwMeK4TuK3YXs+ba6H/fzz&#10;ZxuTMY8P0/oVVKAp/IXhhi/okAvT0V249Ko1cAMPBpIElLjzRI4dRb4sQOeZ/k+f/wIAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBxxVmk2QIAAFEHAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCL8HkJ2wAAAAUBAAAPAAAAAAAAAAAAAAAAADMFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAOwYAAAAA&#10;">
+                      <v:rect id="Rectangle 43" o:spid="_x0000_s1027" style="position:absolute;left:8714;top:3782;width:538;height:340;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDRGhH+vwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Nr8FA&#10;FN1L/IfJldgxRSLvlSFCCEvazdtdnastnTtNZ1B+vVlI3vLkfM+XranEgxpXWlYwGkYgiDOrS84V&#10;pMl28APCeWSNlWVS8CIHy0W3M8dY2ycf6XHyuQgh7GJUUHhfx1K6rCCDbmhr4sBdbGPQB9jkUjf4&#10;DOGmkuMomkqDJYeGAmtaF5TdTnej4FyOU3wfk11kfrcTf2iT6/1vo1S/165mIDy1/l/8de+1gklY&#10;H76EHyAXHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDRGhH+vwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;"/>
+                      <v:line id="Line 44" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="8973,3779" to="8973,4119" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCf2PJzxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gre6sYKQVJXkUpBeyj+g/b4zL4mabNvw+6axG/vCoLHYWZ+w8wWvalFS85XlhWMRwkI&#10;4tzqigsFx8PHyxSED8gaa8uk4EIeFvPB0wwzbTveUbsPhYgQ9hkqKENoMil9XpJBP7INcfR+rTMY&#10;onSF1A67CDe1fE2SVBqsOC6U2NB7Sfn//mwUfE22abvcfK777016yle7089f55QaPvfLNxCB+vAI&#10;39trrWAyhtuX+APk/AoAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCf2PJzxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E5A1170" wp14:editId="505BB29B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>452120</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>20320</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="341630" cy="217805"/>
                       <wp:effectExtent l="12065" t="11430" r="8255" b="8890"/>
@@ -11691,75 +13875,333 @@
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="3CA6766C" id="Grupa 21" o:spid="_x0000_s1026" style="position:absolute;margin-left:71.6pt;margin-top:1.6pt;width:54pt;height:17pt;z-index:251677696" coordorigin="9438,3779" coordsize="1080,340" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlCcc/aAMAAG8NAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tO3DAQfa/Uf7D8vuSy2VtEqNBeUCXa&#10;okI/wJs4idXETm0vWVr13zu2k2WXAkW0QqpEHrL2jj2ZOefMODl+t60rdE2lYoInODjyMaI8FRnj&#10;RYK/XK0GU4yUJjwjleA0wTdU4Xcnb98ct01MQ1GKKqMSgROu4rZJcKl1E3ueSktaE3UkGsrBmAtZ&#10;Ew1TWXiZJC14rysv9P2x1wqZNVKkVCn4d+GM+MT6z3Oa6k95rqhGVYIhNm3v0t7X5u6dHJO4kKQp&#10;WdqFQZ4RRU0Yh4fuXC2IJmgj2W+uapZKoUSuj1JReyLPWUptDpBN4N/J5kyKTWNzKeK2aHYwAbR3&#10;cHq22/Tj9YVELEtwGGDESQ0cnclNQxDMAZy2KWJYcyaby+ZCugxheC7SrwrM3l27mRduMVq3H0QG&#10;/shGCwvONpe1cQFpo63l4GbHAd1qlMKf4+lo6gNTKZjCYDSDseUoLYFIs2sWDUFTYB1OJrPetux2&#10;B/602zuM7EaPxO6pNtIuMpMWyE3dIqr+DtHLkjTUEqUMWj2iYY/oZ9Ah4UVF0XDkULXrekiVwxNx&#10;MS9hGT2VUrQlJRmEZVmA4Pc2mIkCNv4I8D1Q9TA/DBSJG6n0GRU1MoMESwje0keuz5U2pN8uMWwq&#10;UbFsxarKTmSxnlcSXRMouJW9TMKw5WBZxVELVI7CkfV8YFP7Lnx73eeiZho6R8XqBINg4HJaMLAt&#10;eWY1owmr3BieX3ErVwedU8BaZDcAoxSuLUAbg0Ep5HeMWmgJCVbfNkRSjKr3HKiYBRGICmk7iUaT&#10;ECZy37LetxCegqsEa4zccK5d39k0khUlPCmwuXNxCvWRM4usodZF1QULIn0ptQ57tZ4zDkId7wl1&#10;zl3tp1ve1f5Oq1b6VzcN1PmBVN2Wp0t1PJvcqepeqg8U9K0IO51WEPZjOuXCiNQK4x/ID1pzp7JH&#10;FUdiSAPKxtSGScieCT9m/mw5XU6jQRSOl4PIXywGp6t5NBivgsloMVzM54vgp8kliOKSZRnlJvT+&#10;fAqip3Wr7qR0J8vuhNrB4B16t0UKIfa/NmjbeEyv2S8YU8+G2BfUZnSozcnLanM2ftXmqzaLB075&#10;0aE2py+qzcAPzZl08Dr02jj/h8ZpX0jhrd722+4LxHw27M9to739Tjr5BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAXUyhIN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90ktSox&#10;m1KKeipCW0G8TZNpEpqdDdltkv57pyc9zTze48032XKyrRqo941jA/EsAkVcuLLhysDX/v3hBZQP&#10;yCW2jsnAhTws89ubDNPSjbylYRcqJSXsUzRQh9ClWvuiJot+5jpi8Y6utxhE9pUuexyl3LY6iaIn&#10;bbFhuVBjR+uaitPubA18jDiu5vHbsDkd15ef/eLzexOTMfd30+oVVKAp/IXhii/okAvTwZ259KoV&#10;/ThPJGrgOsRPFrEsB9HPCeg80/8fyH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZQnH&#10;P2gDAABvDQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;XUyhIN0AAAAIAQAADwAAAAAAAAAAAAAAAADCBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAMwGAAAAAA==&#10;">
                       <v:rect id="Rectangle 35" o:spid="_x0000_s1027" style="position:absolute;left:9438;top:3779;width:1080;height:340;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAy128z8IA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQYvCMBSE7wv+h/AEb2tqFxatRhHFxT1qvXh7Ns+2&#10;2ryUJmr11xtB8DjMzDfMZNaaSlypcaVlBYN+BII4s7rkXMEuXX0PQTiPrLGyTAru5GA27XxNMNH2&#10;xhu6bn0uAoRdggoK7+tESpcVZND1bU0cvKNtDPogm1zqBm8BbioZR9GvNFhyWCiwpkVB2Xl7MQoO&#10;ZbzDxyb9i8xo9eP/2/R02S+V6nXb+RiEp9Z/wu/2WiuIY3h9CT9ATp8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQDLXbzPwgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;"/>
                       <v:line id="Line 36" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="9697,3779" to="9697,4119" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAhZ9fQsUAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE70L/w/IK3nSjQiipq4gi&#10;aA9FbaE9PrOvSdrs27C7JvHfu0LB4zAz3zDzZW9q0ZLzlWUFk3ECgji3uuJCwefHdvQCwgdkjbVl&#10;UnAlD8vF02COmbYdH6k9hUJECPsMFZQhNJmUPi/JoB/bhjh6P9YZDFG6QmqHXYSbWk6TJJUGK44L&#10;JTa0Lin/O12MgvfZIW1X+7dd/7VPz/nmeP7+7ZxSw+d+9QoiUB8e4f/2TiuYzuD+Jf4AubgBAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhAP4l66UAAQAA6gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAlgUzWNQAAACXAQAACwAAAAAAAAAAAAAAAAAxAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFAAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Nvbm5lY3RvcnhtbC54bWxQSwECLQAUAAYACAAAACEAhZ9fQsUAAADbAAAADwAAAAAAAAAA&#10;AAAAAAChAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+QAAAJMDAAAAAA==&#10;"/>
                       <v:line id="Line 37" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="9967,3779" to="9967,4119" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEACnbHNsYAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/IEb3VTLaFEVxFL&#10;QT2Uagt6fGafSWr2bdhdk/TfdwtCj8PMfMPMl72pRUvOV5YVPI0TEMS51RUXCr4+3x5fQPiArLG2&#10;TAp+yMNyMXiYY6Ztx3tqD6EQEcI+QwVlCE0mpc9LMujHtiGO3sU6gyFKV0jtsItwU8tJkqTSYMVx&#10;ocSG1iXl18PNKHiffqTtarvb9Mdtes5f9+fTd+eUGg371QxEoD78h+/tjVYweYa/L/EHyMUvAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAAAAAAAAAAAAAAAAMQEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABQAAAAAAAAAAAAAAAAALgIA&#10;AGRycy9jb25uZWN0b3J4bWwueG1sUEsBAi0AFAAGAAgAAAAhAAp2xzbGAAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAAoQIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPkAAACUAwAAAAA=&#10;"/>
                       <v:line id="Line 38" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10240,3779" to="10240,4119" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAZTpircYAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/IEb3VTpaFEVxFL&#10;QT2Uagt6fGafSWr2bdhdk/TfdwtCj8PMfMPMl72pRUvOV5YVPI0TEMS51RUXCr4+3x5fQPiArLG2&#10;TAp+yMNyMXiYY6Ztx3tqD6EQEcI+QwVlCE0mpc9LMujHtiGO3sU6gyFKV0jtsItwU8tJkqTSYMVx&#10;ocSG1iXl18PNKHiffqTtarvb9Mdtes5f9+fTd+eUGg371QxEoD78h+/tjVYweYa/L/EHyMUvAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAAAAAAAAAAAAAAAAMQEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABQAAAAAAAAAAAAAAAAALgIA&#10;AGRycy9jb25uZWN0b3J4bWwueG1sUEsBAi0AFAAGAAgAAAAhAGU6Yq3GAAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAAoQIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPkAAACUAwAAAAA=&#10;"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5595C71A" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="5595C71A" w14:textId="09EC4AC0" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="00452D91" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="094DD2F9" wp14:editId="09A3507C">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B602029" wp14:editId="124658BE">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1197610</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="page">
+                        <wp:posOffset>541020</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="234315" cy="151130"/>
+                      <wp:effectExtent l="0" t="3175" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="18" name="Pole tekstowe 18"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="234315" cy="151130"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                              <a:extLst>
+                                <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                  <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:solidFill>
+                                      <a:srgbClr val="FFFFFF"/>
+                                    </a:solidFill>
+                                  </a14:hiddenFill>
+                                </a:ext>
+                                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                    <a:solidFill>
+                                      <a:srgbClr val="000000"/>
+                                    </a:solidFill>
+                                    <a:miter lim="800000"/>
+                                    <a:headEnd/>
+                                    <a:tailEnd/>
+                                  </a14:hiddenLine>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="55038072" w14:textId="26068D83" w:rsidR="004F684E" w:rsidRPr="0091058E" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="009B55DF">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="14"/>
+                                      <w:szCs w:val="14"/>
+                                    </w:rPr>
+                                    <w:t>rok</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="026373C1" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="7B602029" id="Pole tekstowe 18" o:spid="_x0000_s1079" type="#_x0000_t202" style="position:absolute;margin-left:94.3pt;margin-top:42.6pt;width:18.45pt;height:11.9pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCoGMU2gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU19v0zAQf0fiO1h+p2lailDUdBqbhpAG&#10;TBr7AI7jNBaJz9y5Tcqn5+w0HYM3xIt1Ods///5ctldj34mjQbLgSpkvllIYp6G2bl/Kp293b95L&#10;QUG5WnXgTClPhuTV7vWr7eALs4IWutqgYBBHxeBL2Ybgiywj3Zpe0QK8cbzZAPYq8CfusxrVwOh9&#10;l62Wy3fZAFh7BG2IuHs7bcpdwm8ao8PXpiETRFdK5hbSimmt4prttqrYo/Kt1Wca6h9Y9Mo6fvQC&#10;dauCEge0f0H1ViMQNGGhoc+gaaw2SQOryZd/qHlslTdJC5tD/mIT/T9Y/eX46B9QhPEDjBxgEkH+&#10;HvR3Eg5uWuX25hoRhtaomh/Oo2XZ4Kk4X41WU0ERpBo+Q80hq0OABDQ22EdXWKdgdA7gdDHdjEFo&#10;bq7Wb9f5RgrNW/kmz9cplEwV82WPFD4a6EUsSomcaQJXx3sKkYwq5iPxLQd3tutSrp170eCDsZPI&#10;R74T8zBWo7B1KTfrKC2KqaA+sRyEaVx4vLloAX9KMfColJJ+HBQaKbpPji2JczUXOBfVXCin+Wop&#10;gxRTeROm+Tt4tPuWkSfTHVyzbY1Nkp5ZnPly/EnpeVTjfP3+nU49/1C7XwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAFf4mcLeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1lbhRu5ES&#10;pSFOVSE4ISHS9MDRid3EarwOsduGv2c5wXE0T7Nvy93iRnY1c7AeJWzWApjBzmuLvYRj8/qYAwtR&#10;oVajRyPh2wTYVfd3pSq0v2FtrofYMxrBUCgJQ4xTwXnoBuNUWPvJIHUnPzsVKc4917O60bgbeSJE&#10;xp2ySBcGNZnnwXTnw8VJ2H9i/WK/3tuP+lTbptkKfMvOUj6slv0TsGiW+AfDrz6pQ0VOrb+gDmyk&#10;nOcZoRLyNAFGQJKkKbCWGrEVwKuS/3+h+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBC&#10;oGMU2gEAAJgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBX+JnC3gAAAAoBAAAPAAAAAAAAAAAAAAAAADQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f">
+                      <v:textbox inset="0,0,0,0">
+                        <w:txbxContent>
+                          <w:p w14:paraId="55038072" w14:textId="26068D83" w:rsidR="004F684E" w:rsidRPr="0091058E" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009B55DF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                              <w:t>rok</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="026373C1" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap anchory="page"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59535719" wp14:editId="35E06E98">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>482600</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="page">
+                        <wp:posOffset>549275</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="338455" cy="113665"/>
+                      <wp:effectExtent l="0" t="3175" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="19" name="Pole tekstowe 19"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="338455" cy="113665"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                              <a:extLst>
+                                <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                  <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:solidFill>
+                                      <a:srgbClr val="FFFFFF"/>
+                                    </a:solidFill>
+                                  </a14:hiddenFill>
+                                </a:ext>
+                                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                    <a:solidFill>
+                                      <a:srgbClr val="000000"/>
+                                    </a:solidFill>
+                                    <a:miter lim="800000"/>
+                                    <a:headEnd/>
+                                    <a:tailEnd/>
+                                  </a14:hiddenLine>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="37D25C4B" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="0091058E" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="009B55DF">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="14"/>
+                                      <w:szCs w:val="14"/>
+                                    </w:rPr>
+                                    <w:t>miesiąc</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="1C2B864F" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="59535719" id="Pole tekstowe 19" o:spid="_x0000_s1080" type="#_x0000_t202" style="position:absolute;margin-left:38pt;margin-top:43.25pt;width:26.65pt;height:8.95pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgJ/ZI2wEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhumqAw4hRdiw4D&#10;ugvQ7QMUWbaF2aJGKrGzrx8lx+kub8NeBIqSDs85pLa3Y9+Jo0Gy4EqZL5ZSGKehsq4p5dcvj29u&#10;pKCgXKU6cKaUJ0Pydvf61XbwhbmCFrrKoGAQR8XgS9mG4IssI92aXtECvHF8WAP2KvAWm6xCNTB6&#10;32VXy+UmGwArj6ANEWcfpkO5S/h1bXT4VNdkguhKydxCWjGt+7hmu60qGlS+tfpMQ/0Di15Zx0Uv&#10;UA8qKHFA+xdUbzUCQR0WGvoM6tpqkzSwmnz5h5rnVnmTtLA55C820f+D1R+Pz/4zijC+hZEbmESQ&#10;fwL9jYSD+1a5xtwhwtAaVXHhPFqWDZ6K89NoNRUUQfbDB6i4yeoQIAGNNfbRFdYpGJ0bcLqYbsYg&#10;NCdXq5vr9VoKzUd5vtps1qmCKubHHim8M9CLGJQSuacJXB2fKEQyqpivxFoOHm3Xpb527rcEX4yZ&#10;RD7ynZiHcT8KW5VyfR0LRzF7qE4sB2EaFx5vDlrAH1IMPCqlpO8HhUaK7r1jS+JczQHOwX4OlNP8&#10;tJRBiim8D9P8HTzapmXkyXQHd2xbbZOkFxZnvtz+pPQ8qnG+ft2nWy8favcTAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC0UXye3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfgHa5F6K3Yp&#10;TSGNgxBqT5UqQnro0YmXxCJeh9hA+vc1p/Y2q1nNvMnWo+3YBQdvHEl4nAlgSLXThhoJX+X7wxKY&#10;D4q06hyhhB/0sM4nd5lKtbtSgZd9aFgMIZ8qCW0Ifcq5r1u0ys9cjxS9gxusCvEcGq4HdY3htuNz&#10;IRJulaHY0Koety3Wx/3ZSth8U/FmTp/VrjgUpixXgj6So5T303HzCizgGP6e4YYf0SGPTJU7k/as&#10;k/CSxClBwjJ5Bnbz56snYFUUYrEAnmf8/4L8FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AKAn9kjbAQAAmAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhALRRfJ7fAAAACQEAAA8AAAAAAAAAAAAAAAAANQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" filled="f" stroked="f">
+                      <v:textbox inset="0,0,0,0">
+                        <w:txbxContent>
+                          <w:p w14:paraId="37D25C4B" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="0091058E" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009B55DF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                              <w:t>miesiąc</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1C2B864F" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap anchory="page"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="094DD2F9" wp14:editId="1F1B0011">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>46990</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="page">
-                        <wp:posOffset>396240</wp:posOffset>
+                        <wp:posOffset>547370</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="258445" cy="114300"/>
                       <wp:effectExtent l="0" t="3175" r="1270" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="20" name="Pole tekstowe 20"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="258445" cy="114300"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
@@ -11778,358 +14220,106 @@
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="29135E08" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="002374BE" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00FC11AC">
                                     <w:rPr>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="002374BE">
+                                  <w:r w:rsidRPr="009B55DF">
                                     <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                     <w:t>dzień</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="670B1705" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="094DD2F9" id="Pole tekstowe 20" o:spid="_x0000_s1069" type="#_x0000_t202" style="position:absolute;margin-left:3.7pt;margin-top:31.2pt;width:20.35pt;height:9pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAP530z2gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u1DAQviPxDpbvbJLtFlXRZqvSqgip&#10;QKXSB3AcO7FIPGbs3WR5esbOZkvhhrhYk7H9+fuZbK+noWcHhd6ArXixyjlTVkJjbFvx52/37644&#10;80HYRvRgVcWPyvPr3ds329GVag0d9I1CRiDWl6OreBeCK7PMy04Nwq/AKUubGnAQgT6xzRoUI6EP&#10;fbbO8/fZCNg4BKm8p+7dvMl3CV9rJcNXrb0KrK84cQtpxbTWcc12W1G2KFxn5ImG+AcWgzCWHj1D&#10;3Ykg2B7NX1CDkQgedFhJGDLQ2kiVNJCaIv9DzVMnnEpayBzvzjb5/wcrvxye3COyMH2AiQJMIrx7&#10;APndMwu3nbCtukGEsVOioYeLaFk2Ol+erkarfekjSD1+hoZCFvsACWjSOERXSCcjdArgeDZdTYFJ&#10;aq4vrzabS84kbRXF5iJPoWSiXC479OGjgoHFouJImSZwcXjwIZIR5XIkvmXh3vR9yrW3rxp0MHYS&#10;+ch3Zh6memKmqfjmIkqLYmpojiQHYR4XGm8qOsCfnI00KhX3P/YCFWf9J0uWxLlaClyKeimElXS1&#10;4oGzubwN8/ztHZq2I+TZdAs3ZJs2SdILixNfij8pPY1qnK/fv9Oplx9q9wsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKhGKuXcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SNyo0yoK&#10;IWRTVQhOSIg0HDg6sZtYjdchdtvw9ywnOI1GM5p55XZxozibOVhPCOtVAsJQ57WlHuGjebnLQYSo&#10;SKvRk0H4NgG21fVVqQrtL1Sb8z72gkcoFAphiHEqpAzdYJwKKz8Z4uzgZ6ci27mXelYXHnej3CRJ&#10;Jp2yxA+DmszTYLrj/uQQdp9UP9uvt/a9PtS2aR4Ses2OiLc3y+4RRDRL/CvDLz6jQ8VMrT+RDmJE&#10;uE+5iJBtWDlO8zWIFiFPUpBVKf/jVz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAD+d9&#10;M9oBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;qEYq5dwAAAAGAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="094DD2F9" id="Pole tekstowe 20" o:spid="_x0000_s1081" type="#_x0000_t202" style="position:absolute;margin-left:3.7pt;margin-top:43.1pt;width:20.35pt;height:9pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAghs9H2gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU91u0zAUvkfiHSzf0ySlRVPUdBqbhpDG&#10;jzT2AI5jJxaJjzl2m5Sn59hpOhh3iBvr5Nj+/P2c7K6noWdHhd6ArXixyjlTVkJjbFvxp2/3b644&#10;80HYRvRgVcVPyvPr/etXu9GVag0d9I1CRiDWl6OreBeCK7PMy04Nwq/AKUubGnAQgT6xzRoUI6EP&#10;fbbO83fZCNg4BKm8p+7dvMn3CV9rJcMXrb0KrK84cQtpxbTWcc32O1G2KFxn5JmG+AcWgzCWHr1A&#10;3Ykg2AHNX1CDkQgedFhJGDLQ2kiVNJCaIn+h5rETTiUtZI53F5v8/4OVn4+P7iuyML2HiQJMIrx7&#10;APndMwu3nbCtukGEsVOioYeLaFk2Ol+er0arfekjSD1+goZCFocACWjSOERXSCcjdArgdDFdTYFJ&#10;aq63V5vNljNJW0WxeZunUDJRLpcd+vBBwcBiUXGkTBO4OD74EMmIcjkS37Jwb/o+5drbPxp0MHYS&#10;+ch3Zh6memKmqfh2G6VFMTU0J5KDMI8LjTcVHeBPzkYalYr7HweBirP+oyVL4lwtBS5FvRTCSrpa&#10;8cDZXN6Gef4ODk3bEfJsuoUbsk2bJOmZxZkvxZ+Unkc1ztfv3+nU8w+1/wUAAP//AwBQSwMEFAAG&#10;AAgAAAAhADTsSpHcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1lbhRu1EU&#10;QhqnqhCckBBpOHB0YjexGq9D7Lbh71lOcBzN08wrd4sb2cXMwXqUsFkLYAY7ry32Ej6al/scWIgK&#10;tRo9GgnfJsCuur0pVaH9FWtzOcSe0QiGQkkYYpwKzkM3GKfC2k8GqTv62alIce65ntWVxt3IEyEy&#10;7pRFehjUZJ4G050OZydh/4n1s/16a9/rY22b5lHga3aS8m617LfAolniHwy/+qQOFTm1/ow6sFHC&#10;Q0qghDxLgFGd5htgLWEiTYBXJf/vX/0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIIbP&#10;R9oBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;NOxKkdwAAAAHAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="29135E08" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="002374BE" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FC11AC">
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="002374BE">
+                            <w:r w:rsidRPr="009B55DF">
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>dzień</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="670B1705" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E"/>
-                        </w:txbxContent>
-[...252 lines deleted...]
-                          <w:p w14:paraId="026373C1" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E"/>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchory="page"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5513" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E040A22" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -12256,51 +14446,51 @@
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="3E09B55A" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="7BD341E6" id="Pole tekstowe 17" o:spid="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:203.9pt;margin-top:8.2pt;width:14.6pt;height:18pt;z-index:251718656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcZbzUJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNG3Vlm7UdLV0KUJa&#10;FqSFD3AdJ7FwPGbsNilfz9hpu9UCF4QPlp2x38y895zVbd8adlDoNdiCT0ZjzpSVUGpbF/zb1+2b&#10;JWc+CFsKA1YV/Kg8v12/frXqXK6m0IApFTICsT7vXMGbEFyeZV42qhV+BE5ZClaArQi0xTorUXSE&#10;3ppsOh4vsg6wdAhSeU9f74cgXyf8qlIyfK4qrwIzBafaQpoxzbs4Z+uVyGsUrtHyVIb4hypaoS0l&#10;vUDdiyDYHvVvUK2WCB6qMJLQZlBVWqrUA3UzGb/o5qkRTqVeiBzvLjT5/wcrHw9P7guy0L+DngRM&#10;TXj3APK7ZxY2jbC1ukOErlGipMSTSFnWOZ+frkaqfe4jyK77BCWJLPYBElBfYRtZoT4ZoZMAxwvp&#10;qg9MxpTL+WxKEUmh6XS5GCdRMpGfLzv04YOClsVFwZE0TeDi8OBDLEbk5yMxlwejy602Jm2w3m0M&#10;soMg/bdppPpfHDOWdQW/mU/nnAlTk5NlwIGKv6KN0/gTWqsDedrotuDLyyGRRwLf2zI5LghthjVV&#10;b2wsVSW3nlo6UzqQG/pdz3RZ8Nki5ovBHZRHYhxhcDS9QFo0gD8568jNBfc/9gIVZ+ajJdVuJrNZ&#10;tH/azOZvI+F4HdldR4SVBFXwQGyk5SYMT2bvUNcNZRp8YuGOlK50UuG5qpM/yLFJnNPrik/iep9O&#10;Pf8D1r8AAAD//wMAUEsDBBQABgAIAAAAIQCOXT2V3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUhcUOvQmqSEOBVCAtEbtAiubrxNIvwTbDcNb89yguNoRjPfVOvJGjZiiL13&#10;Eq7nGTB0jde9ayW87R5nK2AxKaeV8Q4lfGOEdX1+VqlS+5N7xXGbWkYlLpZKQpfSUHIemw6tinM/&#10;oCPv4INViWRouQ7qROXW8EWW5dyq3tFCpwZ86LD53B6thJV4Hj/iZvny3uQHc5uuivHpK0h5eTHd&#10;3wFLOKW/MPziEzrUxLT3R6cjMxJEVhB6IiMXwCgglgWd20u4WQjgdcX/P6h/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAFxlvNQmAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAI5dPZXfAAAACQEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
+                    <v:shape w14:anchorId="7BD341E6" id="Pole tekstowe 17" o:spid="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:203.9pt;margin-top:8.2pt;width:14.6pt;height:18pt;z-index:251718656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6M4YCJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNG3Vlm7UdLV0KUJa&#10;FqSFD3AdJ7FwPGbsNilfz9hpu9UCF4QPlp2x38y895zVbd8adlDoNdiCT0ZjzpSVUGpbF/zb1+2b&#10;JWc+CFsKA1YV/Kg8v12/frXqXK6m0IApFTICsT7vXMGbEFyeZV42qhV+BE5ZClaArQi0xTorUXSE&#10;3ppsOh4vsg6wdAhSeU9f74cgXyf8qlIyfK4qrwIzBafaQpoxzbs4Z+uVyGsUrtHyVIb4hypaoS0l&#10;vUDdiyDYHvVvUK2WCB6qMJLQZlBVWqrUA3UzGb/o5qkRTqVeiBzvLjT5/wcrHw9P7guy0L+DngRM&#10;TXj3APK7ZxY2jbC1ukOErlGipMSTSFnWOZ+frkaqfe4jyK77BCWJLPYBElBfYRtZoT4ZoZMAxwvp&#10;qg9MxpTL+WxKEUmh6XS5GCdRMpGfLzv04YOClsVFwZE0TeDi8OBDLEbk5yMxlwejy602Jm2w3m0M&#10;soMg/bdppPpfHDOWdQW/mU/nnAlTk5NlwIGKv6KN0/gTWqsDedrotuDLyyGRRwLf2zI5LghthjVV&#10;b2wsVSW3nlo6UzqQG/pdz3RZ8Pki5ovBHZRHYhxhcDS9QFo0gD8568jNBfc/9gIVZ+ajJdVuJrNZ&#10;tH/azOZvI+F4HdldR4SVBFXwQGyk5SYMT2bvUNcNZRp8YuGOlK50UuG5qpM/yLFJnNPrik/iep9O&#10;Pf8D1r8AAAD//wMAUEsDBBQABgAIAAAAIQCOXT2V3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUhcUOvQmqSEOBVCAtEbtAiubrxNIvwTbDcNb89yguNoRjPfVOvJGjZiiL13&#10;Eq7nGTB0jde9ayW87R5nK2AxKaeV8Q4lfGOEdX1+VqlS+5N7xXGbWkYlLpZKQpfSUHIemw6tinM/&#10;oCPv4INViWRouQ7qROXW8EWW5dyq3tFCpwZ86LD53B6thJV4Hj/iZvny3uQHc5uuivHpK0h5eTHd&#10;3wFLOKW/MPziEzrUxLT3R6cjMxJEVhB6IiMXwCgglgWd20u4WQjgdcX/P6h/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAPozhgImAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAI5dPZXfAAAACQEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="3E09B55A" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E"/>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>osobiście</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A2264B5" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
@@ -12331,345 +14521,420 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="-6548"/>
               </w:tabs>
               <w:ind w:left="472"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="3281F858" w14:textId="77777777" w:rsidTr="00B009F4">
+      <w:tr w:rsidR="004F684E" w:rsidRPr="008653C3" w14:paraId="3281F858" w14:textId="77777777" w:rsidTr="00553AEA">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="814"/>
+          <w:trHeight w:val="1297"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2753" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="656AD2F4" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00DE6FEE" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="4E2BB77A" w14:textId="33DEC942" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE6FEE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.  Pracownik urzędu pracy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E2BB77A" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
-[...17 lines deleted...]
-          <w:p w14:paraId="44299C13" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="7E129A7E" w14:textId="77777777" w:rsidR="00553AEA" w:rsidRDefault="00553AEA" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C15D6A0" w14:textId="7F315FC3" w:rsidR="00553AEA" w:rsidRPr="00553AEA" w:rsidRDefault="00553AEA" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E2A9F2E" w14:textId="7D328214" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44299C13" w14:textId="2433BDD8" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="009B55DF" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34D654D8" wp14:editId="1D81B39E">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34D654D8" wp14:editId="345D3D12">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>448945</wp:posOffset>
+                        <wp:posOffset>395892</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>133350</wp:posOffset>
+                        <wp:posOffset>121864</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="685800" cy="114300"/>
-                      <wp:effectExtent l="3810" t="0" r="0" b="3810"/>
+                      <wp:extent cx="745498" cy="393590"/>
+                      <wp:effectExtent l="0" t="0" r="16510" b="6985"/>
                       <wp:wrapNone/>
                       <wp:docPr id="16" name="Pole tekstowe 16"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="685800" cy="114300"/>
+                                <a:ext cx="745498" cy="393590"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="470A3C33" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00FC11AC" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                                <w:p w14:paraId="470A3C33" w14:textId="7006C0A3" w:rsidR="004F684E" w:rsidRPr="00FC11AC" w:rsidRDefault="009B55DF" w:rsidP="004F684E">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                   </w:pPr>
+                                  <w:r w:rsidRPr="008653C3">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:noProof/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>/</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:noProof/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>p</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008653C3">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:noProof/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>odpis i pieczątka</w:t>
+                                  </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
-                                    <w:t>podpis i pieczątka</w:t>
+                                    <w:t>/</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="34D654D8" id="Pole tekstowe 16" o:spid="_x0000_s1073" type="#_x0000_t202" style="position:absolute;margin-left:35.35pt;margin-top:10.5pt;width:54pt;height:9pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC68feQ2QEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s9mUUlbRZqvSqgip&#10;UKTCBziOk1gkHjPj3WT5esbOZsvlDfFiTWbsM+ecmWyvp6EXB4NkwZUyX62lME5DbV1byq9f7l9t&#10;pKCgXK16cKaUR0PyevfyxXb0hbmADvraoGAQR8XoS9mF4IssI92ZQdEKvHFcbAAHFfgT26xGNTL6&#10;0GcX6/VVNgLWHkEbIs7ezUW5S/hNY3R4bBoyQfSlZG4hnZjOKp7ZbquKFpXvrD7RUP/AYlDWcdMz&#10;1J0KSuzR/gU1WI1A0ISVhiGDprHaJA2sJl//oeapU94kLWwO+bNN9P9g9afDk/+MIkzvYOIBJhHk&#10;H0B/I+HgtlOuNTeIMHZG1dw4j5Zlo6fi9DRaTQVFkGr8CDUPWe0DJKCpwSG6wjoFo/MAjmfTzRSE&#10;5uTV5s1mzRXNpTy/fM1x7KCK5bFHCu8NDCIGpUSeaQJXhwcK89XlSuzl4N72fZpr735LMGbMJPKR&#10;78w8TNUkbF3Ky7excRRTQX1kOQjzuvB6c9AB/pBi5FUpJX3fKzRS9B8cWxL3aglwCaolUE7z01IG&#10;KebwNsz7t/do246RZ9Md3LBtjU2Snlmc+PL4kymnVY379et3uvX8Q+1+AgAA//8DAFBLAwQUAAYA&#10;CAAAACEA2k8JHd4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2i9S0&#10;IU5VITghIdJw4Ogk28RqvA6x24a/Z3uC486MZt9ku8n14oJjsJ40LBcKBFLtG0uths/y9WEDIkRD&#10;jek9oYYfDLDLZ3eZSRt/pQIvh9gKLqGQGg1djEMqZag7dCYs/IDE3tGPzkQ+x1Y2o7lyuevlSqm1&#10;dMYSf+jMgM8d1qfD2WnYf1HxYr/fq4/iWNiy3Cp6W5+0vp9P+ycQEaf4F4YbPqNDzkyVP1MTRK8h&#10;UQknNayWPOnmJxsWKg2PWwUyz+T/AfkvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALrx&#10;95DZAQAAmAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ANpPCR3eAAAACAEAAA8AAAAAAAAAAAAAAAAAMwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="34D654D8" id="Pole tekstowe 16" o:spid="_x0000_s1083" type="#_x0000_t202" style="position:absolute;margin-left:31.15pt;margin-top:9.6pt;width:58.7pt;height:31pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZA+Rs3AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817KTuKkFy0GaIEWB&#10;9AGk/YAVRUlEJS67pC25X98lZTl93IpeiNWSHM7MjrY3Y9+JgyZv0BZytVhKoa3CytimkF+/PLx6&#10;I4UPYCvo0OpCHrWXN7uXL7aDy/UFtthVmgSDWJ8PrpBtCC7PMq9a3YNfoNOWN2ukHgJ/UpNVBAOj&#10;9112sVy+zgakyhEq7T1376dNuUv4da1V+FTXXgfRFZK5hbRSWsu4Zrst5A2Ba4060YB/YNGDsfzo&#10;GeoeAog9mb+geqMIPdZhobDPsK6N0kkDq1kt/1Dz1ILTSQub493ZJv//YNXHw5P7TCKMb3HkASYR&#10;3j2i+uaFxbsWbKNviXBoNVT88Cpalg3O56er0Wqf+whSDh+w4iHDPmACGmvqoyusUzA6D+B4Nl2P&#10;QShuXl+trzacEsVbl5vL9SYNJYN8vuzIh3caexGLQhLPNIHD4dGHSAby+Uh8y+KD6bo0187+1uCD&#10;sZPIR74T8zCWozBVIdfXUVoUU2J1ZDmEU1w43ly0SD+kGDgqhfTf90Baiu69ZUtiruaC5qKcC7CK&#10;rxYySDGVd2HK396RaVpGnky3eMu21SZJemZx4svjT0pPUY35+vU7nXr+oXY/AQAA//8DAFBLAwQU&#10;AAYACAAAACEAocfVgN4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X4B2uRuBWH&#10;IAWSxkGoak9IVUN66NGJl8QiXqexgfD3Naf2ODujmbf5bjI9u+LotCUBq2UEDKmxSlMr4Kt6f94C&#10;c16Skr0lFHBHB7ti9pTLTNkblXg9+paFEnKZFNB5P2Scu6ZDI93SDkjBO9nRSB/k2HI1ylsoNz2P&#10;oyjhRmoKC50c8LXD5ny8GAH7byrf9M9H/VmeSl1VaUSH5CzEYj7tX4B5nPxfGB74AR2KwFTbCynH&#10;egFJvA7JcE9jYA9/k26A1QK2qxh4kfP/DxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AFkD5GzcAQAAmAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAKHH1YDeAAAACAEAAA8AAAAAAAAAAAAAAAAANgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" filled="f" stroked="f">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
-                          <w:p w14:paraId="470A3C33" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00FC11AC" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                          <w:p w14:paraId="470A3C33" w14:textId="7006C0A3" w:rsidR="004F684E" w:rsidRPr="00FC11AC" w:rsidRDefault="009B55DF" w:rsidP="004F684E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="008653C3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:noProof/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>/</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:noProof/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>p</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008653C3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:noProof/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>odpis i pieczątka</w:t>
+                            </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
-                              <w:t>podpis i pieczątka</w:t>
+                              <w:t>/</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="008653C3">
+            <w:r w:rsidR="004F684E" w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>........</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="004F684E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>..............</w:t>
             </w:r>
-            <w:r w:rsidRPr="008653C3">
+            <w:r w:rsidR="004F684E" w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B556231" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="0B556231" w14:textId="03FC7E31" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65A4AABF" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="00DE6FEE" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="65A4AABF" w14:textId="779D8427" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE6FEE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.  Data wycofania lub zrealizowania oferty:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79373D05" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="6165E3CE" w14:textId="77777777" w:rsidR="00F2275D" w:rsidRPr="00DE6FEE" w:rsidRDefault="00F2275D" w:rsidP="00B009F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79373D05" w14:textId="42BBD3FC" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13D48360" wp14:editId="5AC0BE95">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13D48360" wp14:editId="7EE3C66C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-5080</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>20955</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="341630" cy="217805"/>
                       <wp:effectExtent l="12065" t="13970" r="8255" b="6350"/>
                       <wp:wrapNone/>
                       <wp:docPr id="13" name="Grupa 13"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="341630" cy="217805"/>
                                 <a:chOff x="8714" y="3779"/>
@@ -12729,53 +14994,53 @@
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:noFill/>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="12973D1C" id="Grupa 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.4pt;margin-top:1.65pt;width:26.9pt;height:17.15pt;z-index:251673600" coordorigin="8714,3779" coordsize="538,343" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcm+HNRQMAADQIAAAOAAAAZHJzL2Uyb0RvYy54bWy8VW1v0zAQ/o7Ef7D8vUvz0rdoKZr6JqQB&#10;Exs/wE2cxCKxg+02HYj/ztlOuq7AmAaiH1I7Z1+ee+65u8s3h7pCeyoVEzzB/sUQI8pTkTFeJPjT&#10;3XowxUhpwjNSCU4TfE8VfjN//eqybWIaiFJUGZUInHAVt02CS62b2PNUWtKaqAvRUA7GXMiaaNjK&#10;wsskacF7XXnBcDj2WiGzRoqUKgVvl86I59Z/ntNUf8hzRTWqEgzYtH1K+9yapze/JHEhSVOytINB&#10;XoCiJozDR4+ulkQTtJPsJ1c1S6VQItcXqag9kecspTYGiMYfnkWzkWLX2FiKuC2aI01A7RlPL3ab&#10;vt/fSMQyyF2IESc15Ggjdw1BsAdy2qaI4cxGNrfNjXQRwvJapJ8VmL1zu9kX7jDatu9EBv7ITgtL&#10;ziGXtXEBYaODzcH9MQf0oFEKL8PIH4eQqRRMgT+ZDkcuR2kJiTS3phM/wgis4WQy622r7vYoBL2Z&#10;q2Fk4Xskdh+1QDtgJipQm3ogVP0dobclaajNkzJk9YQCTEfoR5Ah4UVFUWARm8/DuZ5R5ehEXCxK&#10;OEavpBRtSUkGsHwTIYA/uWA2CpLxR35PmJoGjqme5ROebA0ceSJxI5XeUFEjs0iwBOw2eWR/rbQB&#10;83DE5FKJimVrVlV2I4vtopJoT6Dc1vZn8Z8dqzhqEzwbBSPr+fcuhvb3Kxc109A3KlaDII6HSGxY&#10;W/EMYJJYE1a5NUCueEejYc4JYCuye2BRCtcUoInBohTyK0YtNIQEqy87IilG1VsOmZj5UWQ6iN1E&#10;o0kAG3lq2Z5aCE/BVYI1Rm650K7r7BrJihK+5NvYubiC6siZZdZk1qHqwIJG/5dYR71YrxmnCCoQ&#10;OOxkt+Cu8tMD7yr/KFWr/Lv7Bqr8kVLdlecrdTaB7vOopnuldq0gBO6d+PomcqbTCmA/pVMujEit&#10;MP6B/KAxdyp7UnEkhjCgbIwcTUB2InybDWer6WoaDaJgvBpEw+VycLVeRIPx2p+MluFysVj6300s&#10;fhSXLMsoN9D76eRHz2tW3Zx0c+U4n440eI+927oGiP2/BW37znnBmCyYxFpt2rYKo8le68aomX2n&#10;e3v+YdjPfwAAAP//AwBQSwMEFAAGAAgAAAAhAIvweQnbAAAABQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AUhO+C/2F5gje7iaG1xGxKKeqpCLaC9PaavCah2bchu03Sf+/rSY/DDDPfZKvJtmqg&#10;3jeODcSzCBRx4cqGKwPf+/enJSgfkEtsHZOBK3lY5fd3GaalG/mLhl2olJSwT9FAHUKXau2Lmiz6&#10;meuIxTu53mIQ2Ve67HGUctvq5yhaaIsNy0KNHW1qKs67izXwMeK4TuK3YXs+ba6H/fzzZxuTMY8P&#10;0/oVVKAp/IXhhi/okAvT0V249Ko1cAMPBpIElLjzRI4dRb4sQOeZ/k+f/wIAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAcm+HNRQMAADQIAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCL8HkJ2wAAAAUBAAAPAAAAAAAAAAAAAAAAAJ8FAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAApwYAAAAA&#10;">
-[...1 lines deleted...]
-                      <v:line id="Line 30" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="8973,3779" to="8973,4119" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAq1aoEMQAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPS2vCQBC+F/oflhF6qxtbGiS6irQU&#10;1IPUB+hxzI5JbHY27K5J+u+7QqG3+fieM533phYtOV9ZVjAaJiCIc6srLhQc9p/PYxA+IGusLZOC&#10;H/Iwnz0+TDHTtuMttbtQiBjCPkMFZQhNJqXPSzLoh7YhjtzFOoMhQldI7bCL4aaWL0mSSoMVx4YS&#10;G3ovKf/e3YyCzetX2i5W62V/XKXn/GN7Pl07p9TToF9MQATqw7/4z73Ucf4b3H+JB8jZLwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEA/iXrpQABAADqAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQCWBTNY1AAAAJcBAAALAAAAAAAAAAAAAAAAADEBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAUAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvY29ubmVjdG9yeG1sLnhtbFBLAQItABQABgAIAAAAIQCrVqgQxAAAANsAAAAPAAAAAAAAAAAA&#10;AAAAAKECAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD5AAAAkgMAAAAA&#10;"/>
+                    <v:group w14:anchorId="7E59F3FA" id="Grupa 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.4pt;margin-top:1.65pt;width:26.9pt;height:17.15pt;z-index:251673600" coordorigin="8714,3779" coordsize="538,343" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpViPq2wIAAFEHAAAOAAAAZHJzL2Uyb0RvYy54bWy8VW1v2yAQ/j5p/wHxfXUcJ0ti1amq9EWT&#10;uq1aux9AMLbRMDAgcbJfvwOc1G2nvXTT/AFxvuO4e+654/Rs1wq0ZcZyJQucnowwYpKqksu6wJ/v&#10;r97MMbKOyJIIJVmB98zis+XrV6edztlYNUqUzCBwIm3e6QI3zuk8SSxtWEvsidJMgrJSpiUORFMn&#10;pSEdeG9FMh6N3iadMqU2ijJr4e9FVOJl8F9VjLqPVWWZQ6LAEJsLqwnr2q/J8pTktSG64bQPg7wg&#10;ipZwCZceXV0QR9DG8GeuWk6NsqpyJ1S1iaoqTlnIAbJJR0+yuTZqo0Mudd7V+ggTQPsEpxe7pR+2&#10;10bf6VsTo4ftjaJfLOCSdLrOh3ov19EYrbv3qoR6ko1TIfFdZVrvAlJCu4Dv/ogv2zlE4Wc2Sd9m&#10;UAUKqnE6m4+mEX/aQJH8qfksnWAE2mw2Wxx0l/3paQZc8kezSeZ1CcnjpSHQPjBfeGCSfQDL/h1Y&#10;dw3RLNTAejBuDeIlEB3ClKQFAD4BxYisBUPjELG/HuwOiNoIJ5Jq1YAZOzdGdQ0jJYSVhiweHfCC&#10;hWL8Et8BUvNxROqA8gCnwO8jTiTXxrprplrkNwU2EHsoHtneWBchPZj4WloleHnFhQiCqdcrYdCW&#10;QCtdha+vwiMzIVFX4MV0PA2eH+ns0MUofD9y0XIHM0HwFghxNCK5R+1SlqFjHeEi7iE7IQNZI3KR&#10;AGtV7gFFo2LDw4CCTaPMN4w6aPYC268bYhhG4p2ESizSycRPhyBMprMxCGaoWQ81RFJwVWCHUdyu&#10;XJwoG2143cBNachdqnPojooHZH1lY1R9sMDR/0XW6YGsN1wyBB0IGPa0W8nY+XQn+84/UjUw/36v&#10;geSPmBqP/D5TF7PsSU8fmNqPggywH/bzM54KCPtnPJXKkzQQ4x/QD4Zuz7I/Z5xPwyMTihvmEszt&#10;MKr6N8Y/DEM52D+8hMvvAAAA//8DAFBLAwQUAAYACAAAACEAi/B5CdsAAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7uJobXEbEop6qkItoL09pq8JqHZtyG7TdJ/7+tJj8MM&#10;M99kq8m2aqDeN44NxLMIFHHhyoYrA9/796clKB+QS2wdk4EreVjl93cZpqUb+YuGXaiUlLBP0UAd&#10;Qpdq7YuaLPqZ64jFO7neYhDZV7rscZRy2+rnKFpoiw3LQo0dbWoqzruLNfAx4rhO4rdhez5trof9&#10;/PNnG5Mxjw/T+hVUoCn8heGGL+iQC9PRXbj0qjVwAw8GkgSUuPNEjh1FvixA55n+T5//AgAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOlWI+rbAgAAUQcAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIvweQnbAAAABQEAAA8AAAAAAAAAAAAAAAAANQUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA9BgAAAAA=&#10;">
+                      <v:rect id="Rectangle 29" o:spid="_x0000_s1027" style="position:absolute;left:8714;top:3782;width:538;height:340;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDllEudwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwt401V1krUYRRdk9anvZ29iMbbWZlCZq9debBcHbPN7nzBatqcSVGldaVjAcRCCIM6tL&#10;zhWkyab/DcJ5ZI2VZVJwJweLebczw1jbG+/ouve5CCHsYlRQeF/HUrqsIINuYGviwB1tY9AH2ORS&#10;N3gL4aaSoygaS4Mlh4YCa1oVlJ33F6PgUI5SfOySbWQmm0//2yany99aqY9eu5yC8NT6t/jl/tFh&#10;/hf8/xIOkPMnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOWUS53BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;"/>
+                      <v:line id="Line 30" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="8973,3779" to="8973,4119" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCrVqgQxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WEXqrG1saJLqKtBTUg9QH6HHMjklsdjbsrkn677tCobf5+J4znfemFi05X1lWMBomIIhz&#10;qysuFBz2n89jED4ga6wtk4If8jCfPT5MMdO24y21u1CIGMI+QwVlCE0mpc9LMuiHtiGO3MU6gyFC&#10;V0jtsIvhppYvSZJKgxXHhhIbei8p/97djILN61faLlbrZX9cpef8Y3s+XTun1NOgX0xABOrDv/jP&#10;vdRx/hvcf4kHyNkvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKtWqBDEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5C49A0" wp14:editId="02813D65">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>452120</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>20320</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="341630" cy="217805"/>
                       <wp:effectExtent l="12065" t="13335" r="8255" b="6985"/>
@@ -13048,75 +15313,347 @@
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="10D0C9B5" id="Grupa 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:71.6pt;margin-top:1.6pt;width:54pt;height:17pt;z-index:251671552" coordorigin="9438,3779" coordsize="1080,340" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3EI/aaAMAAGkNAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tunDAQfa/Uf7D8vuGy7AUUUkV7iSql&#10;bdSkH+AFA1bBprY3bFr13zu22c1umqRRWkWqFB7AZuzxzJkzM3D8btPU6JpKxQRPcXDkY0R5JnLG&#10;yxR/uVoOphgpTXhOasFpim+owu9O3r457tqEhqISdU4lAiVcJV2b4krrNvE8lVW0IepItJSDsBCy&#10;IRqmsvRySTrQ3tRe6PtjrxMyb6XIqFLwdu6E+MTqLwqa6U9FoahGdYrBNm3v0t5X5u6dHJOklKSt&#10;WNabQZ5hRUMYh0N3quZEE7SW7DdVDcukUKLQR5loPFEULKPWB/Am8O94cybFurW+lElXtjuYANo7&#10;OD1bbfbx+kIilqd4hBEnDYToTK5bgkYGmq4tE1hxJtvL9kI6/2B4LrKvCsTeXbmZl24xWnUfRA7q&#10;yFoLC82mkI1RAU6jjY3AzS4CdKNRBi/H09HUhzhlIAqDUQxjG6GsgjCaXXE0BEaBdDiZxFvZot8d&#10;+NN+7zCyGz2SuFOtpb1lxi0gm7rFU/0dnpcVaakNkzJo9XiOt3h+BhISXtYUhYED1S7bIqocnIiL&#10;WQXL6KmUoqsoycEqux5s39tgJgqC8Ud870Fqi/LDOJGklUqfUdEgM0ixBONt9Mj1udIm5rdLTDCV&#10;qFm+ZHVtJ7JczWqJrglk29JexmHYcrCs5qiDSI7CkdV8IFP7Knx73aeiYRrKRs2aFANf4HJUMLAt&#10;eG4powmr3RjOr7llq4POEWAl8huAUQpXE6CGwaAS8jtGHdSDFKtvayIpRvV7DqGIgwg4hbSdRKNJ&#10;CBO5L1ntSwjPQFWKNUZuONOu6KxbycoKTgqs71ycQnoUzCJrQuus6o0Fjr4QWSdbsp4zDjwN93g6&#10;4y7zsw3vM39HVUv8q5sWsvyAqW7L05k6juH8g5zeMvWBdL7lYE/TGsx+jKZcGI5aXvwD9kFZ7kn2&#10;KOFIAm5A1pjUMA7ZfvAj9uPFdDGNBlE4Xgwifz4fnC5n0WC8DCaj+XA+m82Dn8aXIEoqlueUG9O3&#10;vSmInlar+i7pusquO+1g8A612xwFE7dPa7StO6bU7OeLSWcT2JejJpR715ccNYcvS814/ErNV2qW&#10;97f4+JCa0YtSM/BD05Bey+Z/Vzbtxyh8z9tq2/97mB+G/bkts7d/SCe/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAXUyhIN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90ktSox&#10;m1KKeipCW0G8TZNpEpqdDdltkv57pyc9zTze48032XKyrRqo941jA/EsAkVcuLLhysDX/v3hBZQP&#10;yCW2jsnAhTws89ubDNPSjbylYRcqJSXsUzRQh9ClWvuiJot+5jpi8Y6utxhE9pUuexyl3LY6iaIn&#10;bbFhuVBjR+uaitPubA18jDiu5vHbsDkd15ef/eLzexOTMfd30+oVVKAp/IXhii/okAvTwZ259KoV&#10;/ThPJGrgOsRPFrEsB9HPCeg80/8fyH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANxCP&#10;2mgDAABpDQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;XUyhIN0AAAAIAQAADwAAAAAAAAAAAAAAAADCBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAMwGAAAAAA==&#10;">
                       <v:rect id="Rectangle 21" o:spid="_x0000_s1027" style="position:absolute;left:9438;top:3779;width:1080;height:340;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA3qLObsMA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/IK3ppNFUJNXUUUpR5jcvH2mn0m&#10;0ezbkF019dd3CwWPw8x8w8yXg2nFjXrXWFbwHsUgiEurG64UFPn27QOE88gaW8uk4IccLBejlzmm&#10;2t45o9vBVyJA2KWooPa+S6V0ZU0GXWQ74uCdbG/QB9lXUvd4D3DTykkcJ9Jgw2Ghxo7WNZWXw9Uo&#10;+G4mBT6yfBeb2Xbq90N+vh43So1fh9UnCE+Df4b/219aQQJ/V8INkItfAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEA3qLObsMAAADaAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;"/>
                       <v:line id="Line 22" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="9697,3779" to="9697,4119" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAbooq38UAAADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPT2vCQBTE74V+h+UJvdWNLaQSXUVa&#10;Cuqh1D+gx2f2mcRm34bdNUm/vSsUehxm5jfMdN6bWrTkfGVZwWiYgCDOra64ULDffT6PQfiArLG2&#10;TAp+ycN89vgwxUzbjjfUbkMhIoR9hgrKEJpMSp+XZNAPbUMcvbN1BkOUrpDaYRfhppYvSZJKgxXH&#10;hRIbei8p/9lejYKv1++0XazWy/6wSk/5x+Z0vHROqadBv5iACNSH//Bfe6kVvMH9SrwBcnYDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhAP4l66UAAQAA6gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAlgUzWNQAAACXAQAACwAAAAAAAAAAAAAAAAAxAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFAAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Nvbm5lY3RvcnhtbC54bWxQSwECLQAUAAYACAAAACEAbooq38UAAADaAAAADwAAAAAAAAAA&#10;AAAAAAChAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+QAAAJMDAAAAAA==&#10;"/>
                       <v:line id="Line 23" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="9967,3779" to="9967,4119" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAHxW+rcEAAADaAAAADwAAAGRycy9kb3ducmV2LnhtbERPz2vCMBS+C/sfwht403QTilSjyMZA&#10;PYi6wTw+m2db17yUJLb1vzcHYceP7/d82ZtatOR8ZVnB2zgBQZxbXXGh4Of7azQF4QOyxtoyKbiT&#10;h+XiZTDHTNuOD9QeQyFiCPsMFZQhNJmUPi/JoB/bhjhyF+sMhghdIbXDLoabWr4nSSoNVhwbSmzo&#10;o6T873gzCnaTfdquNtt1/7tJz/nn4Xy6dk6p4Wu/moEI1Id/8dO91gri1ngl3gC5eAAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEA/iXrpQABAADqAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQCWBTNY1AAAAJcBAAALAAAAAAAAAAAAAAAAADEBAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAUAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;Y29ubmVjdG9yeG1sLnhtbFBLAQItABQABgAIAAAAIQAfFb6twQAAANoAAAAPAAAAAAAAAAAAAAAA&#10;AKECAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD5AAAAjwMAAAAA&#10;"/>
                       <v:line id="Line 24" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10240,3779" to="10240,4119" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAcFkbNsUAAADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPT2vCQBTE74V+h+UJvdWNLYQaXUVa&#10;Cuqh1D+gx2f2mcRm34bdNUm/vSsUehxm5jfMdN6bWrTkfGVZwWiYgCDOra64ULDffT6/gfABWWNt&#10;mRT8kof57PFhipm2HW+o3YZCRAj7DBWUITSZlD4vyaAf2oY4emfrDIYoXSG1wy7CTS1fkiSVBiuO&#10;CyU29F5S/rO9GgVfr99pu1itl/1hlZ7yj83peOmcUk+DfjEBEagP/+G/9lIrGMP9SrwBcnYDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhAP4l66UAAQAA6gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAlgUzWNQAAACXAQAACwAAAAAAAAAAAAAAAAAxAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFAAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Nvbm5lY3RvcnhtbC54bWxQSwECLQAUAAYACAAAACEAcFkbNsUAAADaAAAADwAAAAAAAAAA&#10;AAAAAAChAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+QAAAJMDAAAAAA==&#10;"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="572CEEA3" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
+          <w:p w14:paraId="572CEEA3" w14:textId="71B25D8E" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="00F2275D" w:rsidP="00B009F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008653C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A16BCD0" wp14:editId="755631EE">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06C66469" wp14:editId="58E30B7A">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>54610</wp:posOffset>
+                        <wp:posOffset>1191895</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="page">
-                        <wp:posOffset>532765</wp:posOffset>
+                        <wp:posOffset>685165</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="234315" cy="151130"/>
+                      <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="3" name="Pole tekstowe 3"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="234315" cy="151130"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                              <a:extLst>
+                                <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                  <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:solidFill>
+                                      <a:srgbClr val="FFFFFF"/>
+                                    </a:solidFill>
+                                  </a14:hiddenFill>
+                                </a:ext>
+                                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                    <a:solidFill>
+                                      <a:srgbClr val="000000"/>
+                                    </a:solidFill>
+                                    <a:miter lim="800000"/>
+                                    <a:headEnd/>
+                                    <a:tailEnd/>
+                                  </a14:hiddenLine>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="15AB9B5C" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="009B55DF" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="009B55DF">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="14"/>
+                                      <w:szCs w:val="14"/>
+                                    </w:rPr>
+                                    <w:t>rok</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="7373DB41" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="009B55DF" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="06C66469" id="Pole tekstowe 3" o:spid="_x0000_s1084" type="#_x0000_t202" style="position:absolute;margin-left:93.85pt;margin-top:53.95pt;width:18.45pt;height:11.9pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMKFgq2gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zQtRauo6WrZ1SKk&#10;5SIt+wETx2ksEo8Zu03K1zN2mi4sb4gXazK2j89lsr0e+04cNXmDtpT5YimFtgprY/elfPp2/+ZK&#10;Ch/A1tCh1aU8aS+vd69fbQdX6BW22NWaBINYXwyulG0Irsgyr1rdg1+g05Y3G6QeAn/SPqsJBkbv&#10;u2y1XL7LBqTaESrtPXfvpk25S/hNo1X40jReB9GVkrmFtFJaq7hmuy0UewLXGnWmAf/Aogdj+dEL&#10;1B0EEAcyf0H1RhF6bMJCYZ9h0xilkwZWky9fqHlswemkhc3x7mKT/3+w6vPx0X0lEcb3OHKASYR3&#10;D6i+e2HxtgW71zdEOLQaan44j5Zlg/PF+Wq02hc+glTDJ6w5ZDgETEBjQ310hXUKRucAThfT9RiE&#10;4uZq/Xadb6RQvJVv8nydQsmgmC878uGDxl7EopTEmSZwOD74EMlAMR+Jb1m8N12Xcu3sHw0+GDuJ&#10;fOQ7MQ9jNQpTl3JzFaVFMRXWJ5ZDOI0LjzcXLdJPKQYelVL6HwcgLUX30bIlca7mguaimguwiq+W&#10;Mkgxlbdhmr+DI7NvGXky3eIN29aYJOmZxZkvx5+Unkc1ztfv3+nU8w+1+wUAAP//AwBQSwMEFAAG&#10;AAgAAAAhABW1jJbgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3YCS&#10;NsSpKgQnpIo0HDg6sZtYjdchdtvw911OcNvZHc2+KTazG9jZTMF6lLBcCGAGW68tdhI+67eHFbAQ&#10;FWo1eDQSfkyATXl7U6hc+wtW5ryPHaMQDLmS0Mc45pyHtjdOhYUfDdLt4CenIsmp43pSFwp3A0+E&#10;SLlTFulDr0bz0pv2uD85CdsvrF7t9675qA6Vreu1wPf0KOX93bx9BhbNHP/M8ItP6FASU+NPqAMb&#10;SK+yjKw0iGwNjBxJ8pQCa2jzuMyAlwX/36G8AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AMwoWCraAQAAmAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhABW1jJbgAAAACwEAAA8AAAAAAAAAAAAAAAAANAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" filled="f" stroked="f">
+                      <v:textbox inset="0,0,0,0">
+                        <w:txbxContent>
+                          <w:p w14:paraId="15AB9B5C" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="009B55DF" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009B55DF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                              <w:t>rok</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7373DB41" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="009B55DF" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap anchory="page"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="132C7532" wp14:editId="0C17E2F7">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>516890</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="page">
+                        <wp:posOffset>685165</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="338455" cy="113665"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2" name="Pole tekstowe 2"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="338455" cy="113665"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                              <a:extLst>
+                                <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                  <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:solidFill>
+                                      <a:srgbClr val="FFFFFF"/>
+                                    </a:solidFill>
+                                  </a14:hiddenFill>
+                                </a:ext>
+                                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                    <a:solidFill>
+                                      <a:srgbClr val="000000"/>
+                                    </a:solidFill>
+                                    <a:miter lim="800000"/>
+                                    <a:headEnd/>
+                                    <a:tailEnd/>
+                                  </a14:hiddenLine>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="66453E1E" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="0091058E" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="009B55DF">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="14"/>
+                                      <w:szCs w:val="14"/>
+                                    </w:rPr>
+                                    <w:t>miesiąc</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="096D0089" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="132C7532" id="Pole tekstowe 2" o:spid="_x0000_s1085" type="#_x0000_t202" style="position:absolute;margin-left:40.7pt;margin-top:53.95pt;width:26.65pt;height:8.95pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFhkJQ3AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhulqAz4hRdiw4D&#10;ugvQ7QNoWY6F2aJGKbGzrx8lx+kub8NeBIqSDs85pLY3Y9+JoyZv0JYyXyyl0FZhbey+lF+/PLy6&#10;lsIHsDV0aHUpT9rLm93LF9vBFfoKW+xqTYJBrC8GV8o2BFdkmVet7sEv0GnLhw1SD4G3tM9qgoHR&#10;+y67Wi432YBUO0Klvefs/XQodwm/abQKn5rG6yC6UjK3kFZKaxXXbLeFYk/gWqPONOAfWPRgLBe9&#10;QN1DAHEg8xdUbxShxyYsFPYZNo1ROmlgNfnyDzVPLTidtLA53l1s8v8PVn08PrnPJML4FkduYBLh&#10;3SOqb15YvGvB7vUtEQ6thpoL59GybHC+OD+NVvvCR5Bq+IA1NxkOARPQ2FAfXWGdgtG5AaeL6XoM&#10;QnFytbp+vV5Lofgoz1ebzTpVgGJ+7MiHdxp7EYNSEvc0gcPx0YdIBor5Sqxl8cF0XeprZ39L8MWY&#10;SeQj34l5GKtRmLqU6zexcBRTYX1iOYTTuPB4c9Ai/ZBi4FEppf9+ANJSdO8tWxLnag5oDqo5AKv4&#10;aSmDFFN4F6b5Ozgy+5aRJ9Mt3rJtjUmSnlmc+XL7k9LzqMb5+nWfbj1/qN1PAAAA//8DAFBLAwQU&#10;AAYACAAAACEASratgeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPPW/CMBCG90r9D9YhdSs2&#10;lEIIcRCq2qlS1ZAOHZ34SCzicxobSP99zUS3+3j03nPZdrQdO+PgjSMJs6kAhlQ7baiR8FW+PSbA&#10;fFCkVecIJfyih21+f5epVLsLFXjeh4bFEPKpktCG0Kec+7pFq/zU9Uhxd3CDVSG2Q8P1oC4x3HZ8&#10;LsSSW2UoXmhVjy8t1sf9yUrYfVPxan4+qs/iUJiyXAt6Xx6lfJiMuw2wgGO4wXDVj+qQR6fKnUh7&#10;1klIZotIxrlYrYFdgafFClgVi/lzAjzP+P8X8j8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAxYZCUNwBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEASratgeAAAAAKAQAADwAAAAAAAAAAAAAAAAA2BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
+                      <v:textbox inset="0,0,0,0">
+                        <w:txbxContent>
+                          <w:p w14:paraId="66453E1E" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="0091058E" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009B55DF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                              <w:t>miesiąc</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="096D0089" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap anchory="page"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="008653C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A16BCD0" wp14:editId="7A021969">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>83185</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="page">
+                        <wp:posOffset>685165</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="258445" cy="114300"/>
                       <wp:effectExtent l="0" t="0" r="3175" b="3810"/>
                       <wp:wrapNone/>
                       <wp:docPr id="4" name="Pole tekstowe 4"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="258445" cy="114300"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
@@ -13135,473 +15672,163 @@
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="1813ED1D" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="002374BE" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00FC11AC">
                                     <w:rPr>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="002374BE">
+                                  <w:r w:rsidRPr="009B55DF">
                                     <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                     <w:t>dzień</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="4F7C2A68" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="1A16BCD0" id="Pole tekstowe 4" o:spid="_x0000_s1074" type="#_x0000_t202" style="position:absolute;margin-left:4.3pt;margin-top:41.95pt;width:20.35pt;height:9pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBb0YN2gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU91u0zAUvkfiHSzf0ySlQ1XUdBqbhpDG&#10;jzT2AI5jJxaJjzl2m5Sn59hpOhh3iBvr5Nj+/P2c7K6noWdHhd6ArXixyjlTVkJjbFvxp2/3b7ac&#10;+SBsI3qwquIn5fn1/vWr3ehKtYYO+kYhIxDry9FVvAvBlVnmZacG4VfglKVNDTiIQJ/YZg2KkdCH&#10;Plvn+btsBGwcglTeU/du3uT7hK+1kuGL1l4F1lecuIW0YlrruGb7nShbFK4z8kxD/AOLQRhLj16g&#10;7kQQ7IDmL6jBSAQPOqwkDBlobaRKGkhNkb9Q89gJp5IWMse7i03+/8HKz8dH9xVZmN7DRAEmEd49&#10;gPzumYXbTthW3SDC2CnR0MNFtCwbnS/PV6PVvvQRpB4/QUMhi0OABDRpHKIrpJMROgVwupiupsAk&#10;NddX283mijNJW0WxeZunUDJRLpcd+vBBwcBiUXGkTBO4OD74EMmIcjkS37Jwb/o+5drbPxp0MHYS&#10;+ch3Zh6memKmqfhmG6VFMTU0J5KDMI8LjTcVHeBPzkYalYr7HweBirP+oyVL4lwtBS5FvRTCSrpa&#10;8cDZXN6Gef4ODk3bEfJsuoUbsk2bJOmZxZkvxZ+Unkc1ztfv3+nU8w+1/wUAAP//AwBQSwMEFAAG&#10;AAgAAAAhAGz7Dh7cAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/QdrK3GjTimK&#10;mhCnqhCckBBpOHB04m1iNV6H2G3D37Oc4LQazdPsK3azG8QFp2A9KVivEhBIrTeWOgUf9cvdFkSI&#10;mowePKGCbwywKxc3hc6Nv1KFl0PsBI9QyLWCPsYxlzK0PTodVn5E4u7oJ6cjx6mTZtJXHneDvE+S&#10;VDptiT/0esSnHtvT4ewU7D+perZfb817daxsXWcJvaYnpW6X8/4RRMQ5/sHwq8/qULJT489kghgU&#10;bFMG+WwyEFw/ZBsQDWPJOgNZFvK/f/kDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgW9G&#10;DdoBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;bPsOHtwAAAAHAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="1A16BCD0" id="Pole tekstowe 4" o:spid="_x0000_s1086" type="#_x0000_t202" style="position:absolute;margin-left:6.55pt;margin-top:53.95pt;width:20.35pt;height:9pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSYfhp2gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbJJlW1XRZqvSqgip&#10;QKXSD3AcO7FIPGbs3WT5esbOZkvhhrhY47H95r034+31NPTsoNAbsBUvVjlnykpojG0r/vzt/t0V&#10;Zz4I24gerKr4UXl+vXv7Zju6Uq2hg75RyAjE+nJ0Fe9CcGWWedmpQfgVOGXpUAMOItAW26xBMRL6&#10;0GfrPL/MRsDGIUjlPWXv5kO+S/haKxm+au1VYH3FiVtIK6a1jmu224qyReE6I080xD+wGISxVPQM&#10;dSeCYHs0f0ENRiJ40GElYchAayNV0kBqivwPNU+dcCppIXO8O9vk/x+s/HJ4co/IwvQBJmpgEuHd&#10;A8jvnlm47YRt1Q0ijJ0SDRUuomXZ6Hx5ehqt9qWPIPX4GRpqstgHSECTxiG6QjoZoVMDjmfT1RSY&#10;pOT64mqzueBM0lFRbN7nqSmZKJfHDn34qGBgMag4Uk8TuDg8+BDJiHK5EmtZuDd9n/ra21cJuhgz&#10;iXzkOzMPUz0x01T8MhWOYmpojiQHYR4XGm8KOsCfnI00KhX3P/YCFWf9J0uWxLlaAlyCegmElfS0&#10;4oGzObwN8/ztHZq2I+TZdAs3ZJs2SdILixNfan9SehrVOF+/79Otlw+1+wUAAP//AwBQSwMEFAAG&#10;AAgAAAAhAOyJVnXeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYsk0b&#10;tDSdJgQnpImuHDimjddWa5zSZFv593gnOFnPfnr+XraZXC/OOIbOk4b5TIFAqr3tqNHwWb49PIEI&#10;0ZA1vSfU8IMBNvntTWZS6y9U4HkfG8EhFFKjoY1xSKUMdYvOhJkfkPh28KMzkeXYSDuaC4e7Xi6U&#10;WktnOuIPrRnwpcX6uD85DdsvKl677131URyKriwTRe/ro9b3d9P2GUTEKf6Z4YrP6JAzU+VPZIPo&#10;WS/n7OSpHhMQbFgtuUrFi8UqAZln8n+D/BcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBS&#10;Yfhp2gEAAJgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDsiVZ13gAAAAkBAAAPAAAAAAAAAAAAAAAAADQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="1813ED1D" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="002374BE" w:rsidRDefault="004F684E" w:rsidP="004F684E">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FC11AC">
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="002374BE">
+                            <w:r w:rsidRPr="009B55DF">
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>dzień</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4F7C2A68" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E"/>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchory="page"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="008653C3">
-[...252 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5513" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="71CBCCF0" w14:textId="77777777" w:rsidR="004F684E" w:rsidRPr="008653C3" w:rsidRDefault="004F684E" w:rsidP="00B009F4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F2103D6" w14:textId="77777777" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+    <w:p w14:paraId="3F2103D6" w14:textId="7335E53A" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="709D0799" w14:textId="4EA311F6" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="004F684E">
+    <w:p w14:paraId="3FDB9BA6" w14:textId="3B907A77" w:rsidR="00F30277" w:rsidRDefault="00F30277" w:rsidP="00697AE7">
       <w:pPr>
         <w:ind w:left="-851"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk123725394"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk123725394"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...58 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">*   </w:t>
       </w:r>
       <w:r w:rsidRPr="00341D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>oferta otwarta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00341D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
@@ -13613,143 +15840,296 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ż</w:t>
       </w:r>
       <w:r w:rsidRPr="00341D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>liwiające</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> identyfikacj</w:t>
+        <w:t xml:space="preserve"> identyfikację pracodawcy krajowego</w:t>
       </w:r>
-      <w:r w:rsidR="002E458B">
+      <w:r w:rsidR="00697AE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">ę </w:t>
+        <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>pracodawcy krajowego</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B1005B" w14:textId="686794DF" w:rsidR="00341D88" w:rsidRDefault="00341D88" w:rsidP="004F684E">
+    <w:p w14:paraId="709D0799" w14:textId="217F33D5" w:rsidR="004F684E" w:rsidRDefault="004F684E" w:rsidP="00697AE7">
       <w:pPr>
         <w:ind w:left="-851"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:ind w:left="-851"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>** niepotrzebne skre</w:t>
+        <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00DC6B0C">
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00F30277">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ś</w:t>
+        <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>lić</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E61F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>oferta zamknięta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – nie zawiera danych umożliwiających identyfikację pracodawcy krajowego (dane pracodawcy są udostępniane wyłącznie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00697AE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osobom bezrobotnym i poszukującym pracy zarejestrowanym w tut. Urzędzie)</w:t>
+      </w:r>
+      <w:r w:rsidR="00697AE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081E40DD" w14:textId="3DA3C400" w:rsidR="00341D88" w:rsidRPr="00341D88" w:rsidRDefault="00341D88"/>
-    <w:sectPr w:rsidR="00341D88" w:rsidRPr="00341D88" w:rsidSect="004F684E">
+    <w:p w14:paraId="30BE3621" w14:textId="7612F3D5" w:rsidR="00D046F6" w:rsidRPr="00D046F6" w:rsidRDefault="00D046F6" w:rsidP="00697AE7">
+      <w:pPr>
+        <w:ind w:left="-851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*** </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D046F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>oferta pracy tymczasowej</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D046F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oferta składana przez </w:t>
+      </w:r>
+      <w:r w:rsidR="004B0B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D046F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>gencj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D046F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zatrudnienia</w:t>
+      </w:r>
+      <w:r w:rsidR="00697AE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402498CE" w14:textId="37216494" w:rsidR="002B72C0" w:rsidRPr="002B72C0" w:rsidRDefault="002B72C0" w:rsidP="00697AE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1140"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="002B72C0" w:rsidRPr="002B72C0" w:rsidSect="00A7263B">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="284" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="284" w:right="1418" w:bottom="142" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -14438,91 +16818,164 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1255623600">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1664236452">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="994643513">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1424838350">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1060055092">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1340231805">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F684E"/>
+    <w:rsid w:val="00047BBE"/>
+    <w:rsid w:val="00057A0D"/>
+    <w:rsid w:val="00076BC7"/>
+    <w:rsid w:val="000B47BA"/>
+    <w:rsid w:val="000C5B8E"/>
+    <w:rsid w:val="000F2F2E"/>
+    <w:rsid w:val="00130A5D"/>
+    <w:rsid w:val="0018678A"/>
+    <w:rsid w:val="001B7E31"/>
     <w:rsid w:val="001C14FC"/>
+    <w:rsid w:val="001E0249"/>
+    <w:rsid w:val="0021025F"/>
     <w:rsid w:val="00211B53"/>
+    <w:rsid w:val="0024667B"/>
+    <w:rsid w:val="002809DA"/>
+    <w:rsid w:val="002B2039"/>
+    <w:rsid w:val="002B5D39"/>
+    <w:rsid w:val="002B72C0"/>
     <w:rsid w:val="002E458B"/>
+    <w:rsid w:val="00304798"/>
     <w:rsid w:val="003050E0"/>
+    <w:rsid w:val="00317D7B"/>
     <w:rsid w:val="00341D88"/>
     <w:rsid w:val="00360AC1"/>
+    <w:rsid w:val="003731DB"/>
     <w:rsid w:val="003D4891"/>
+    <w:rsid w:val="00415068"/>
     <w:rsid w:val="00422F7A"/>
     <w:rsid w:val="00430918"/>
+    <w:rsid w:val="00452D91"/>
     <w:rsid w:val="004605EB"/>
+    <w:rsid w:val="004B0B73"/>
+    <w:rsid w:val="004C51F0"/>
     <w:rsid w:val="004D506A"/>
     <w:rsid w:val="004F684E"/>
+    <w:rsid w:val="00500882"/>
+    <w:rsid w:val="00501FE4"/>
+    <w:rsid w:val="00552F7E"/>
+    <w:rsid w:val="00553AEA"/>
+    <w:rsid w:val="0059195E"/>
+    <w:rsid w:val="005A215B"/>
+    <w:rsid w:val="006108C6"/>
+    <w:rsid w:val="00626EB4"/>
+    <w:rsid w:val="00697AE7"/>
+    <w:rsid w:val="006A3674"/>
+    <w:rsid w:val="006D2A4B"/>
+    <w:rsid w:val="007068DB"/>
     <w:rsid w:val="00723C1D"/>
     <w:rsid w:val="00743A73"/>
     <w:rsid w:val="00764740"/>
+    <w:rsid w:val="00797D5D"/>
     <w:rsid w:val="007B35D2"/>
     <w:rsid w:val="007D028A"/>
+    <w:rsid w:val="007E0518"/>
+    <w:rsid w:val="007F1D92"/>
+    <w:rsid w:val="008C0C8C"/>
+    <w:rsid w:val="008D7FF8"/>
+    <w:rsid w:val="0091293F"/>
+    <w:rsid w:val="00943B05"/>
+    <w:rsid w:val="009642E2"/>
     <w:rsid w:val="0096727F"/>
+    <w:rsid w:val="00986D3C"/>
+    <w:rsid w:val="009A0895"/>
     <w:rsid w:val="009A0E22"/>
     <w:rsid w:val="009A33AC"/>
+    <w:rsid w:val="009A6C2E"/>
+    <w:rsid w:val="009B55DF"/>
     <w:rsid w:val="009C1EF4"/>
+    <w:rsid w:val="00A44A98"/>
+    <w:rsid w:val="00A60B27"/>
+    <w:rsid w:val="00A63E0E"/>
+    <w:rsid w:val="00A7263B"/>
+    <w:rsid w:val="00B25A0F"/>
+    <w:rsid w:val="00B56F8B"/>
+    <w:rsid w:val="00B81EFB"/>
+    <w:rsid w:val="00BC1801"/>
     <w:rsid w:val="00BC19C5"/>
     <w:rsid w:val="00BC28A0"/>
     <w:rsid w:val="00BE7799"/>
+    <w:rsid w:val="00C03C53"/>
+    <w:rsid w:val="00C33D79"/>
+    <w:rsid w:val="00C45992"/>
+    <w:rsid w:val="00C45C3F"/>
     <w:rsid w:val="00C66E4D"/>
     <w:rsid w:val="00CA4DE9"/>
+    <w:rsid w:val="00CD5289"/>
     <w:rsid w:val="00D03A7F"/>
+    <w:rsid w:val="00D046F6"/>
+    <w:rsid w:val="00D13159"/>
+    <w:rsid w:val="00D52888"/>
     <w:rsid w:val="00DC6B0C"/>
+    <w:rsid w:val="00E15DD5"/>
+    <w:rsid w:val="00E23087"/>
+    <w:rsid w:val="00E24825"/>
+    <w:rsid w:val="00E40DB3"/>
+    <w:rsid w:val="00E65FF1"/>
+    <w:rsid w:val="00F2275D"/>
+    <w:rsid w:val="00F30277"/>
+    <w:rsid w:val="00FA0060"/>
+    <w:rsid w:val="00FA583E"/>
     <w:rsid w:val="00FD78A3"/>
     <w:rsid w:val="00FF49C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -14947,56 +17400,87 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E65FF1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabela-Siatka">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="007F1D92"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -15227,69 +17711,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1028</Words>
-  <Characters>6171</Characters>
+  <Words>1171</Words>
+  <Characters>7030</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7185</CharactersWithSpaces>
+  <CharactersWithSpaces>8185</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>HP1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>